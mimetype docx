--- v0 (2026-08-11)
+++ v1 (2026-09-27)
@@ -2,1490 +2,1208 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D6E3673" w14:textId="77777777" w:rsidR="00692483" w:rsidRDefault="00692483" w:rsidP="00692483">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Patērētāju tiesību aizsardzības centram</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12FD7F0A" w14:textId="5FFB77F3" w:rsidR="00692483" w:rsidRDefault="00BC1E32" w:rsidP="00692483">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008156E0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Talejas iela 1, Rīga, LV-1026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E410685" w14:textId="77777777" w:rsidR="00216843" w:rsidRDefault="00216843" w:rsidP="00216843">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="008B1647">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>pasts@ptac.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="61D8339D" w14:textId="77777777" w:rsidR="00216843" w:rsidRPr="00216843" w:rsidRDefault="00216843" w:rsidP="00692483">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CD55FF9" w14:textId="77777777" w:rsidR="00BC1E32" w:rsidRDefault="00BC1E32" w:rsidP="00692483">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21FF4E8B" w14:textId="77777777" w:rsidR="00692483" w:rsidRDefault="00692483" w:rsidP="00010F85">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>IES</w:t>
-[...11 lines deleted...]
-        <w:t>IEGUMS PAR MAKSĀJUMU ATMAKSĀŠANU PAR NESAŅEMTU KOMPLEKSU TŪRISMA PAKALPOJUMU*</w:t>
+        <w:t>IESNIEGUMS PAR MAKSĀJUMU ATMAKSĀŠANU PAR NESAŅEMTU KOMPLEKSU TŪRISMA PAKALPOJUMU*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A74EEE8" w14:textId="77777777" w:rsidR="00692483" w:rsidRPr="00C770B1" w:rsidRDefault="00692483" w:rsidP="00692483">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10B6DF72" w14:textId="77777777" w:rsidR="00C770B1" w:rsidRDefault="00216843" w:rsidP="00C770B1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00216843">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiesības uz samaksātās naudas atmaksu (ja plānotais ceļojums netika uzsākts) vai samaksātās naudas daļu (ja ceļojums tika pārtraukts) MK Noteikumu Nr.380 40.punktā paredzētās procedūras tūrisma operatora likviditātes problēmu gadījumā ir tikai tiem ceļotājiem, kuri noslēdza līgumu par kompleksu tūrisma pakalpojumu un ciktāl attiecīgie tūrisma pakalpojumi nav sniegti/pārtraukti tūrisma operatora likviditātes problēmu dēļ. </w:t>
       </w:r>
-      <w:r w:rsidR="00C770B1" w:rsidRPr="00692483">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tiesības uz naudas atmaksu ir </w:t>
+        <w:t xml:space="preserve">Tiesības uz naudas atmaksu ir tikai tiem ceļotājiem, kuri noslēdza līgumu par </w:t>
       </w:r>
-      <w:r w:rsidR="00C770B1" w:rsidRPr="0074552C">
-[...13 lines deleted...]
-      <w:r w:rsidR="00C770B1" w:rsidRPr="00BA6A95">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>kompleksu tūrisma pakalpojumu</w:t>
       </w:r>
-      <w:r w:rsidR="00C770B1" w:rsidRPr="00692483">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (piemēram, transports + viesnīca). Atsevišķi tūrisma pakalpojumi, piemēram, tikai avio biļešu iegāde, viesnīcu rezervācija vai apdrošināšana, nav uzskatāmi par kompleksiem tūrisma pakalpojumiem un uz tiem neattiecas nodrošinājuma sniegtā aizsardzība.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776825AA" w14:textId="52A6E1B1" w:rsidR="00692483" w:rsidRDefault="00692483" w:rsidP="00C770B1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9825" w:type="dxa"/>
-        <w:tblInd w:w="-191" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9825"/>
+        <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B34400" w14:paraId="267A1FA9" w14:textId="77777777" w:rsidTr="00DF1A9B">
+      <w:tr w:rsidR="00B34400" w14:paraId="267A1FA9" w14:textId="77777777" w:rsidTr="00EF690C">
         <w:trPr>
-          <w:trHeight w:val="2429"/>
+          <w:trHeight w:val="2106"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9825" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="7179E749" w14:textId="46FF6B8E" w:rsidR="00B34400" w:rsidRPr="00216843" w:rsidRDefault="00216843" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="187"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1.</w:t>
-[...13 lines deleted...]
-              <w:t>ESNIEDZĒJS</w:t>
+              <w:t xml:space="preserve">1. IESNIEDZĒJS </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00216843">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(aizpilda persona, kura noslēgusi ceļojuma līgumu)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="186" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2294"/>
-              <w:gridCol w:w="296"/>
-[...10 lines deleted...]
-              <w:gridCol w:w="296"/>
+              <w:gridCol w:w="3552"/>
               <w:gridCol w:w="3215"/>
             </w:tblGrid>
             <w:tr w:rsidR="00B34400" w14:paraId="38D55C32" w14:textId="77777777" w:rsidTr="00B34400">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2294" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="6CAAD786" w14:textId="77777777" w:rsidR="00B34400" w:rsidRPr="00692483" w:rsidRDefault="00B34400" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00692483">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>vārds</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6767" w:type="dxa"/>
-                  <w:gridSpan w:val="13"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="711B2132" w14:textId="77777777" w:rsidR="00B34400" w:rsidRPr="00F17945" w:rsidRDefault="00B34400" w:rsidP="00692483">
+                <w:p w14:paraId="711B2132" w14:textId="77777777" w:rsidR="00B34400" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Vārds"/>
+                      <w:tag w:val="iesniedzejs.vards"/>
+                      <w:id w:val="900000002"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00B34400">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[vārds]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B34400" w14:paraId="63782A20" w14:textId="77777777" w:rsidTr="00B34400">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2294" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="6C3ECCB1" w14:textId="77777777" w:rsidR="00B34400" w:rsidRPr="00692483" w:rsidRDefault="00B34400" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00692483">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>uzvārds</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6767" w:type="dxa"/>
-                  <w:gridSpan w:val="13"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="403F9D09" w14:textId="77777777" w:rsidR="00B34400" w:rsidRPr="00F17945" w:rsidRDefault="00B34400" w:rsidP="00692483">
+                <w:p w14:paraId="403F9D09" w14:textId="77777777" w:rsidR="00B34400" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Uzvārds"/>
+                      <w:tag w:val="iesniedzejs.uzvards"/>
+                      <w:id w:val="900000003"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00B34400">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[uzvārds]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00F17945" w:rsidRPr="00F17945" w14:paraId="728731C4" w14:textId="77777777" w:rsidTr="001D06FC">
               <w:trPr>
                 <w:gridAfter w:val="1"/>
                 <w:wAfter w:w="3215" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2294" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="13F4EEE3" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00692483" w:rsidRDefault="00BA5680" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00692483">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="296" w:type="dxa"/>
+                  <w:tcW w:w="3552" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="367D251A" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00F17945" w:rsidRDefault="00BA5680" w:rsidP="00692483">
+                <w:p w14:paraId="367D251A" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="296" w:type="dxa"/>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Personas kods"/>
+                      <w:tag w:val="iesniedzejs.personas_kods"/>
+                      <w:id w:val="900000004"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00BA5680">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[XXXXXX-XXXXX]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B34400" w14:paraId="445794D3" w14:textId="77777777" w:rsidTr="00B34400">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2294" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="7A05177B" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00F17945" w:rsidRDefault="00BA5680" w:rsidP="00692483">
+                <w:p w14:paraId="478D0F55" w14:textId="77777777" w:rsidR="00B34400" w:rsidRPr="00692483" w:rsidRDefault="00B34400" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
-                      <w:sz w:val="20"/>
-[...6 lines deleted...]
-                  <w:tcW w:w="296" w:type="dxa"/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>dzīvesvietas adrese</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6767" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="3062BD00" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00F17945" w:rsidRDefault="00BA5680" w:rsidP="00692483">
+                <w:p w14:paraId="099215B6" w14:textId="77777777" w:rsidR="00B34400" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="296" w:type="dxa"/>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Dzīvesvietas adrese"/>
+                      <w:tag w:val="iesniedzejs.dzivesvietas_adrese"/>
+                      <w:id w:val="900000005"/>
+                      <w:showingPlcHdr/>
+                      <w:text w:multiLine="1"/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00B34400">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[iela, māja, pilsēta, novads, pasta indekss]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B34400" w14:paraId="29FDE0F5" w14:textId="77777777" w:rsidTr="00B34400">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2294" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="56F97174" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00F17945" w:rsidRDefault="00BA5680" w:rsidP="00692483">
+                <w:p w14:paraId="6EF534D9" w14:textId="77777777" w:rsidR="00B34400" w:rsidRPr="00692483" w:rsidRDefault="00B34400" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
-                      <w:sz w:val="20"/>
-[...6 lines deleted...]
-                  <w:tcW w:w="296" w:type="dxa"/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>tālrunis</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6767" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="3A8261C8" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00F17945" w:rsidRDefault="00BA5680" w:rsidP="00692483">
+                <w:p w14:paraId="4FF94CA3" w14:textId="77777777" w:rsidR="00B34400" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...3 lines deleted...]
-                  <w:tcW w:w="296" w:type="dxa"/>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Tālrunis"/>
+                      <w:tag w:val="iesniedzejs.talrunis"/>
+                      <w:id w:val="900000006"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00B34400">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[tālrunis]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B34400" w14:paraId="71B6D532" w14:textId="77777777" w:rsidTr="00B34400">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2294" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="36EE0C0D" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00F17945" w:rsidRDefault="00BA5680" w:rsidP="00692483">
+                <w:p w14:paraId="0BABE562" w14:textId="77777777" w:rsidR="00B34400" w:rsidRPr="00692483" w:rsidRDefault="00B34400" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
-                      <w:sz w:val="20"/>
-[...6 lines deleted...]
-                  <w:tcW w:w="296" w:type="dxa"/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>e-pasts</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6767" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="655112C1" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00F17945" w:rsidRDefault="00BA5680" w:rsidP="00BA5680">
+                <w:p w14:paraId="5C8B93ED" w14:textId="77777777" w:rsidR="00B34400" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F17945">
-[...278 lines deleted...]
-                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="E-pasts"/>
+                      <w:tag w:val="iesniedzejs.epasts"/>
+                      <w:id w:val="900000007"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00B34400">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[e-pasts]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="0E1DC0CD" w14:textId="6F5CE34F" w:rsidR="00B34400" w:rsidRPr="00BA5680" w:rsidRDefault="00B34400" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="186"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="361D7029" w14:textId="77777777" w:rsidR="00B34400" w:rsidRPr="00DF1A9B" w:rsidRDefault="00B34400" w:rsidP="00692483">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9810" w:type="dxa"/>
-        <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9810"/>
+        <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B34400" w14:paraId="516AA9A5" w14:textId="77777777" w:rsidTr="00DF1A9B">
+      <w:tr w:rsidR="00B34400" w14:paraId="516AA9A5" w14:textId="77777777" w:rsidTr="00EF690C">
         <w:trPr>
           <w:trHeight w:val="1729"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9810" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="22649F9A" w14:textId="79B6E020" w:rsidR="00B34400" w:rsidRDefault="00216843" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="170"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2.</w:t>
-[...13 lines deleted...]
-              <w:t>ĪGUMS</w:t>
+              <w:t>2. LĪGUMS</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="67" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
               </w:tblBorders>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9195"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00B34400" w14:paraId="3296FC92" w14:textId="77777777" w:rsidTr="00B34400">
+            <w:tr w:rsidR="00B34400" w14:paraId="3296FC92" w14:textId="77777777" w:rsidTr="00EF690C">
               <w:trPr>
-                <w:trHeight w:val="735"/>
+                <w:trHeight w:val="543"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9195" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="094B8E19" w14:textId="1C794219" w:rsidR="00B34400" w:rsidRPr="00BA5680" w:rsidRDefault="00B34400" w:rsidP="00B34400">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F17945">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Saskaņā ar</w:t>
                   </w:r>
-                  <w:r w:rsidR="00CD6C54" w:rsidRPr="00F17945">
-[...50 lines deleted...]
-                  <w:r w:rsidRPr="00F17945">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Līguma noslēgšanas datums"/>
+                      <w:tag w:val="ligums.ligums_noslegts_datums"/>
+                      <w:id w:val="900000008"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> [DD.MM.GGGG]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> noslēgto līgumu Nr. </w:t>
+                  </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Līguma Nr."/>
+                      <w:tag w:val="ligums.liguma_numurs"/>
+                      <w:id w:val="900000009"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[Nr.]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> lūdzu atmaksāt naudas summu </w:t>
+                  </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pieprasītā atmaksas summa (EUR)"/>
+                      <w:tag w:val="ligums.pieprasita_atmaksas_summa_eur"/>
+                      <w:id w:val="900000010"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[summa]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> EUR apmērā.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="65643C50" w14:textId="180C9D3D" w:rsidR="009E572F" w:rsidRPr="00540AF8" w:rsidRDefault="009E572F" w:rsidP="00DF1A9B">
             <w:pPr>
               <w:ind w:left="171"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00540AF8">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">! </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_Hlk526326604"/>
-            <w:r w:rsidRPr="00540AF8">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jānorāda </w:t>
+              <w:t xml:space="preserve">Jānorāda visa par ceļojumu samaksātā naudas summa vai tā naudas summa, kas veidojas kā </w:t>
             </w:r>
-            <w:r w:rsidR="0004429E" w:rsidRPr="00540AF8">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00540AF8">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>starpība</w:t>
             </w:r>
-            <w:r w:rsidRPr="00540AF8">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> starp ceļotāja samaksāto un </w:t>
-[...62 lines deleted...]
-              <w:t>vai citas personas atmaksāto naudas summu.</w:t>
+              <w:t xml:space="preserve"> starp ceļotāja samaksāto un sabiedrības ar ierobežotu atbildību "DIGITOURS" vai citas personas atmaksāto naudas summu.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="03FAFDF4" w14:textId="77777777" w:rsidR="00FA2A50" w:rsidRPr="00DF1A9B" w:rsidRDefault="00FA2A50" w:rsidP="00692483">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9795" w:type="dxa"/>
-        <w:tblInd w:w="-161" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9795"/>
+        <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA2A50" w14:paraId="7D093F2D" w14:textId="77777777" w:rsidTr="00DF1A9B">
+      <w:tr w:rsidR="00FA2A50" w14:paraId="7D093F2D" w14:textId="77777777" w:rsidTr="00EF690C">
         <w:trPr>
           <w:trHeight w:val="2962"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9795" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="4EED3967" w14:textId="03C8EDFA" w:rsidR="00FA2A50" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="005B2FB4">
+          <w:p w14:paraId="4EED3967" w14:textId="20B836A3" w:rsidR="00FA2A50" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="156"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00010F85">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">3. INFORMĀCIJA PAR NOSLĒGTO LĪGUMU </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="156" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3428"/>
               <w:gridCol w:w="5633"/>
             </w:tblGrid>
             <w:tr w:rsidR="00FA2A50" w:rsidRPr="00010F85" w14:paraId="60ABEE83" w14:textId="77777777" w:rsidTr="001C2828">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3428" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="7DC0145B" w14:textId="77777777" w:rsidR="00FA2A50" w:rsidRPr="00010F85" w:rsidRDefault="00FA2A50" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:bookmarkStart w:id="1" w:name="_Hlk526326752"/>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>tūrisma operators</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5633" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="4CD9F57F" w14:textId="1A90C04E" w:rsidR="00FA2A50" w:rsidRPr="00010F85" w:rsidRDefault="00540AF8" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00540AF8">
-[...13 lines deleted...]
-                    <w:t>DIGITOURS"</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Sabiedrība ar ierobežotu atbildību "DIGITOURS"</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FA2A50" w:rsidRPr="00010F85" w14:paraId="4AD239B5" w14:textId="77777777" w:rsidTr="001C2828">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3428" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="3EEA0E94" w14:textId="77777777" w:rsidR="00FA2A50" w:rsidRPr="00010F85" w:rsidRDefault="00FA2A50" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>reģistrācijas numurs</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5633" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="343E0853" w14:textId="792AE85F" w:rsidR="00FA2A50" w:rsidRPr="00010F85" w:rsidRDefault="00F61D32" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F61D32">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>43603019679</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="001C2828" w:rsidRPr="00010F85" w14:paraId="7364EA71" w14:textId="77777777" w:rsidTr="001C2828">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3428" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="7DFCC19F" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>tūrisma aģents</w:t>
                   </w:r>
-                  <w:r w:rsidR="009E572F" w:rsidRPr="00495021">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="ED7D31" w:themeColor="accent2"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>*</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5633" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="649CEE0A" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
+                <w:p w14:paraId="649CEE0A" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Tūrisma aģents (ja attiecas)"/>
+                      <w:tag w:val="informacija_par_ligumu.turisma_agents"/>
+                      <w:id w:val="900000011"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="001C2828">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[tūrisma aģenta nosaukums, reģ.Nr.]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="009E572F" w:rsidRPr="00010F85" w14:paraId="1873B0AB" w14:textId="77777777" w:rsidTr="00DF1A9B">
               <w:trPr>
                 <w:trHeight w:val="59"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9061" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="0182F813" w14:textId="77777777" w:rsidR="009E572F" w:rsidRPr="00F17945" w:rsidRDefault="009E572F" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="10"/>
@@ -1499,2029 +1217,1330 @@
                 <w:tcPr>
                   <w:tcW w:w="3428" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="294D59B4" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="00DF1A9B" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>līguma N</w:t>
-[...7 lines deleted...]
-                    <w:t>r.</w:t>
+                    <w:t>līguma Nr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5633" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="17771B9B" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
+                <w:p w14:paraId="17771B9B" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Līguma Nr."/>
+                      <w:tag w:val="informacija_par_ligumu.liguma_nr"/>
+                      <w:id w:val="900000012"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="001C2828">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[Nr.]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="001C2828" w:rsidRPr="00010F85" w14:paraId="09CF9221" w14:textId="77777777" w:rsidTr="001C2828">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3428" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="50C2FF9F" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>līguma datums</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5633" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="63D5529F" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
+                <w:p w14:paraId="63D5529F" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Līguma datums"/>
+                      <w:tag w:val="informacija_par_ligumu.liguma_datums"/>
+                      <w:id w:val="900000013"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="001C2828">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[DD.MM.GGGG]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="006B59A1" w:rsidRPr="00010F85" w14:paraId="410A03F3" w14:textId="77777777" w:rsidTr="001C2828">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3428" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="5F15455C" w14:textId="4465471C" w:rsidR="006B59A1" w:rsidRPr="00010F85" w:rsidRDefault="00FA1B3A" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Ceļojuma nosaukums</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5633" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="4E12C485" w14:textId="77777777" w:rsidR="006B59A1" w:rsidRPr="00F17945" w:rsidRDefault="006B59A1" w:rsidP="001C2828">
+                <w:p w14:paraId="4E12C485" w14:textId="77777777" w:rsidR="006B59A1" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Ceļojuma nosaukums"/>
+                      <w:tag w:val="informacija_par_ligumu.celojuma_nosaukums"/>
+                      <w:id w:val="900000014"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="006B59A1">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[ceļojuma nosaukums]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="001C2828" w:rsidRPr="00010F85" w14:paraId="781FC976" w14:textId="77777777" w:rsidTr="001C2828">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3428" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="7B25B2D5" w14:textId="04F06E24" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
-[...21 lines deleted...]
-                    <w:t>u.)</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>līgumu parakstījusi persona (v., u.)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5633" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="704A9414" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
+                <w:p w14:paraId="704A9414" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Līgumu parakstījusī persona"/>
+                      <w:tag w:val="informacija_par_ligumu.ligumu_parakstijusi_persona"/>
+                      <w:id w:val="900000015"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="001C2828">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[vārds, uzvārds]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="001C2828" w:rsidRPr="00010F85" w14:paraId="318C2701" w14:textId="77777777" w:rsidTr="005B2FB4">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3428" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="768099FE" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>ceļotāju skaits līgumā</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5633" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="3EA0954B" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
+                <w:p w14:paraId="3EA0954B" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Ceļotāju skaits līgumā"/>
+                      <w:tag w:val="informacija_par_ligumu.celotaju_skaits_liguma"/>
+                      <w:id w:val="900000016"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="001C2828">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[skaits]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="001C2828" w:rsidRPr="00010F85" w14:paraId="2BE615CD" w14:textId="77777777" w:rsidTr="00DF1A9B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3428" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="68C11326" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="009E572F" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">ceļojuma kopējā cena </w:t>
-[...20 lines deleted...]
-                    <w:t xml:space="preserve"> (EUR)</w:t>
+                    <w:t>ceļojuma kopējā cena līgumā (EUR)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5633" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="52088513" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="005B2FB4" w:rsidP="005B2FB4">
+                <w:p w14:paraId="52088513" w14:textId="3344C25D" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00EF690C">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1087"/>
                       <w:tab w:val="center" w:pos="2708"/>
                     </w:tabs>
-                    <w:jc w:val="both"/>
-[...18 lines deleted...]
-                  </w:r>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Ceļojuma kopējā cena (EUR)"/>
+                      <w:tag w:val="informacija_par_ligumu.celojuma_kopeja_cena_eur"/>
+                      <w:id w:val="900000017"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="005B2FB4">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[summa]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
+            <w:bookmarkEnd w:id="1"/>
           </w:tbl>
-          <w:bookmarkEnd w:id="1"/>
-          <w:p w14:paraId="34DF2287" w14:textId="77777777" w:rsidR="009E572F" w:rsidRPr="009E572F" w:rsidRDefault="009E572F" w:rsidP="009E572F">
+          <w:p w14:paraId="34DF2287" w14:textId="1234883B" w:rsidR="009E572F" w:rsidRPr="009E572F" w:rsidRDefault="009E572F" w:rsidP="009E572F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="6F3C72B3" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00DF1A9B" w:rsidRDefault="009E572F" w:rsidP="00FA2A50">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA5680">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*Aizpilda, ja līgums ir noslēgts ar tūrisma aģentu</w:t>
             </w:r>
-            <w:r w:rsidR="002D7665" w:rsidRPr="00BA5680">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66C98ED1" w14:textId="77777777" w:rsidR="00FA2A50" w:rsidRPr="00DF1A9B" w:rsidRDefault="00FA2A50" w:rsidP="00692483">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9822" w:type="dxa"/>
-        <w:tblInd w:w="-193" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9822"/>
+        <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F1758" w14:paraId="6920431B" w14:textId="77777777" w:rsidTr="005B2FB4">
+      <w:tr w:rsidR="003F1758" w14:paraId="6920431B" w14:textId="77777777" w:rsidTr="00EF690C">
         <w:trPr>
           <w:trHeight w:val="1388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9822" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="5D78D04D" w14:textId="5F35DEC8" w:rsidR="003F1758" w:rsidRPr="00FC1B23" w:rsidRDefault="00216843" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="183"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4.</w:t>
-[...13 lines deleted...]
-              <w:t>AMAKSA PAR CEĻOJUMU</w:t>
+              <w:t>4. SAMAKSA PAR CEĻOJUMU</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="183" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3431"/>
-              <w:gridCol w:w="268"/>
-[...19 lines deleted...]
-              <w:gridCol w:w="269"/>
+              <w:gridCol w:w="5630"/>
             </w:tblGrid>
             <w:tr w:rsidR="003F1758" w14:paraId="654AEBD7" w14:textId="77777777" w:rsidTr="001C2828">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="7EDBF4C8" w14:textId="77777777" w:rsidR="003F1758" w:rsidRPr="00010F85" w:rsidRDefault="0083137B" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>d</w:t>
-[...7 lines deleted...]
-                    <w:t>atums</w:t>
+                    <w:t>datums</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5630" w:type="dxa"/>
-                  <w:gridSpan w:val="21"/>
-[...8 lines deleted...]
-                <w:p w14:paraId="574AA28D" w14:textId="77777777" w:rsidR="003F1758" w:rsidRPr="00F17945" w:rsidRDefault="003F1758" w:rsidP="00692483">
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="574AA28D" w14:textId="77777777" w:rsidR="003F1758" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 1 — datums"/>
+                      <w:tag w:val="samaksa_par_celojumu[1].datums"/>
+                      <w:id w:val="900000018"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="003F1758">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[DD.MM.GGGG]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="003F1758" w14:paraId="0DE7228F" w14:textId="77777777" w:rsidTr="001C2828">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="0646712C" w14:textId="77777777" w:rsidR="003F1758" w:rsidRPr="00010F85" w:rsidRDefault="00941B92" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>maksātāja vārds, uzvārds</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5630" w:type="dxa"/>
-                  <w:gridSpan w:val="21"/>
-[...8 lines deleted...]
-                <w:p w14:paraId="57706532" w14:textId="77777777" w:rsidR="003F1758" w:rsidRPr="00F17945" w:rsidRDefault="003F1758" w:rsidP="00692483">
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="57706532" w14:textId="77777777" w:rsidR="003F1758" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 1 — maksātājs"/>
+                      <w:tag w:val="samaksa_par_celojumu[1].maksataja_vards_uzvards"/>
+                      <w:id w:val="900000019"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="003F1758">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[vārds, uzvārds]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00837AD8" w14:paraId="6CCF9077" w14:textId="77777777" w:rsidTr="00025D5F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="772570EF" w14:textId="77777777" w:rsidR="00837AD8" w:rsidRPr="00010F85" w:rsidRDefault="00837AD8" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>konta Nr. (ja bankas pārskaitījums)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="268" w:type="dxa"/>
-[...8 lines deleted...]
-                <w:p w14:paraId="726A685F" w14:textId="77777777" w:rsidR="00837AD8" w:rsidRPr="00F17945" w:rsidRDefault="00837AD8" w:rsidP="00692483">
+                  <w:tcW w:w="5630" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="726A685F" w14:textId="77777777" w:rsidR="00837AD8" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...418 lines deleted...]
-                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 1 — konta Nr."/>
+                      <w:tag w:val="samaksa_par_celojumu[1].konta_nr"/>
+                      <w:id w:val="900000020"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00837AD8">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[IBAN, ja bankas pārskaitījums]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="003F1758" w14:paraId="3E4136BD" w14:textId="77777777" w:rsidTr="005B2FB4">
               <w:trPr>
                 <w:trHeight w:val="70"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="71E61F83" w14:textId="77777777" w:rsidR="003F1758" w:rsidRPr="00010F85" w:rsidRDefault="003F1758" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
-[...21 lines deleted...]
-                    <w:t>Nr. (ja skaidrā naudā)</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>čeka vai kvīts Nr. (ja skaidrā naudā)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5630" w:type="dxa"/>
-                  <w:gridSpan w:val="21"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="2453CF37" w14:textId="77777777" w:rsidR="003F1758" w:rsidRPr="00F17945" w:rsidRDefault="003F1758" w:rsidP="00692483">
+                <w:p w14:paraId="2453CF37" w14:textId="77777777" w:rsidR="003F1758" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 1 — čeka/kvīts Nr."/>
+                      <w:tag w:val="samaksa_par_celojumu[1].ceka_vai_kvits_nr"/>
+                      <w:id w:val="900000021"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="003F1758">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[Nr., ja skaidrā naudā]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="003F1758" w14:paraId="1F19CB5D" w14:textId="77777777" w:rsidTr="00DF1A9B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="66DDCE9E" w14:textId="77777777" w:rsidR="003F1758" w:rsidRPr="00010F85" w:rsidRDefault="003F1758" w:rsidP="00692483">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>summa (EUR)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5630" w:type="dxa"/>
-                  <w:gridSpan w:val="21"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="664C7B0F" w14:textId="77777777" w:rsidR="003F1758" w:rsidRPr="00F17945" w:rsidRDefault="003F1758" w:rsidP="005B2FB4">
+                <w:p w14:paraId="664C7B0F" w14:textId="77777777" w:rsidR="003F1758" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00EF690C">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 1 — summa (EUR)"/>
+                      <w:tag w:val="samaksa_par_celojumu[1].summa_eur"/>
+                      <w:id w:val="900000022"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="003F1758">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[summa]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="3B9B6B41" w14:textId="77777777" w:rsidR="009E572F" w:rsidRDefault="009E572F" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="111"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA5680">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">! Turpmākās šīs sadaļas ailes piekopē un aizpilda gadījumā, ja samaksa par ceļojumu tika veikta vairākos maksājumos. </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="183" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3431"/>
-              <w:gridCol w:w="268"/>
-[...19 lines deleted...]
-              <w:gridCol w:w="269"/>
+              <w:gridCol w:w="5630"/>
             </w:tblGrid>
             <w:tr w:rsidR="00DF1A9B" w14:paraId="11F9173E" w14:textId="77777777" w:rsidTr="000D612D">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="546E667E" w14:textId="77777777" w:rsidR="00DF1A9B" w:rsidRPr="00010F85" w:rsidRDefault="0083137B" w:rsidP="00DF1A9B">
+                <w:p w14:paraId="546E667E" w14:textId="1F38CB48" w:rsidR="00DF1A9B" w:rsidRPr="00010F85" w:rsidRDefault="0083137B" w:rsidP="00DF1A9B">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>d</w:t>
-[...7 lines deleted...]
-                    <w:t>atums</w:t>
+                    <w:t>datums</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5630" w:type="dxa"/>
-                  <w:gridSpan w:val="21"/>
-[...8 lines deleted...]
-                <w:p w14:paraId="2A5ECD5C" w14:textId="77777777" w:rsidR="00DF1A9B" w:rsidRPr="00F17945" w:rsidRDefault="00DF1A9B" w:rsidP="00DF1A9B">
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="2A5ECD5C" w14:textId="77777777" w:rsidR="00DF1A9B" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00DF1A9B">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 2 — datums"/>
+                      <w:tag w:val="samaksa_par_celojumu[2].datums"/>
+                      <w:id w:val="900000023"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00DF1A9B">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[DD.MM.GGGG]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00DF1A9B" w14:paraId="605F2352" w14:textId="77777777" w:rsidTr="000D612D">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="1BFD70AE" w14:textId="77777777" w:rsidR="00DF1A9B" w:rsidRPr="00010F85" w:rsidRDefault="00941B92" w:rsidP="00DF1A9B">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>maksātāja vārds, uzvārds</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5630" w:type="dxa"/>
-                  <w:gridSpan w:val="21"/>
-[...8 lines deleted...]
-                <w:p w14:paraId="64D87DCE" w14:textId="77777777" w:rsidR="00DF1A9B" w:rsidRPr="00F17945" w:rsidRDefault="00DF1A9B" w:rsidP="00DF1A9B">
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="64D87DCE" w14:textId="77777777" w:rsidR="00DF1A9B" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00DF1A9B">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 2 — maksātājs"/>
+                      <w:tag w:val="samaksa_par_celojumu[2].maksataja_vards_uzvards"/>
+                      <w:id w:val="900000024"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00DF1A9B">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[vārds, uzvārds]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00DF1A9B" w14:paraId="20CC05CB" w14:textId="77777777" w:rsidTr="000D612D">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="3CDAF8AD" w14:textId="77777777" w:rsidR="00DF1A9B" w:rsidRPr="00010F85" w:rsidRDefault="00DF1A9B" w:rsidP="00DF1A9B">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>konta Nr. (ja bankas pārskaitījums)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="268" w:type="dxa"/>
-[...8 lines deleted...]
-                <w:p w14:paraId="3782D04D" w14:textId="77777777" w:rsidR="00DF1A9B" w:rsidRPr="00F17945" w:rsidRDefault="00DF1A9B" w:rsidP="00DF1A9B">
+                  <w:tcW w:w="5630" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="3782D04D" w14:textId="77777777" w:rsidR="00DF1A9B" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00DF1A9B">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...418 lines deleted...]
-                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 2 — konta Nr."/>
+                      <w:tag w:val="samaksa_par_celojumu[2].konta_nr"/>
+                      <w:id w:val="900000025"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00DF1A9B">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[IBAN, ja bankas pārskaitījums]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00DF1A9B" w14:paraId="5EC9446D" w14:textId="77777777" w:rsidTr="000D612D">
               <w:trPr>
                 <w:trHeight w:val="70"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="4E06F5D7" w14:textId="77777777" w:rsidR="00DF1A9B" w:rsidRPr="00010F85" w:rsidRDefault="00DF1A9B" w:rsidP="00DF1A9B">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
-[...21 lines deleted...]
-                    <w:t>Nr. (ja skaidrā naudā)</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>čeka vai kvīts Nr. (ja skaidrā naudā)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5630" w:type="dxa"/>
-                  <w:gridSpan w:val="21"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="7C1222AD" w14:textId="77777777" w:rsidR="00DF1A9B" w:rsidRPr="00F17945" w:rsidRDefault="00DF1A9B" w:rsidP="00DF1A9B">
+                <w:p w14:paraId="7C1222AD" w14:textId="77777777" w:rsidR="00DF1A9B" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00DF1A9B">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 2 — čeka/kvīts Nr."/>
+                      <w:tag w:val="samaksa_par_celojumu[2].ceka_vai_kvits_nr"/>
+                      <w:id w:val="900000026"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00DF1A9B">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[Nr., ja skaidrā naudā]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00DF1A9B" w14:paraId="27E5CFC2" w14:textId="77777777" w:rsidTr="000D612D">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="6A52F3EB" w14:textId="77777777" w:rsidR="00DF1A9B" w:rsidRPr="00010F85" w:rsidRDefault="00DF1A9B" w:rsidP="00DF1A9B">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>summa (EUR)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5630" w:type="dxa"/>
-                  <w:gridSpan w:val="21"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="0B6474E9" w14:textId="77777777" w:rsidR="00DF1A9B" w:rsidRPr="00F17945" w:rsidRDefault="00DF1A9B" w:rsidP="00DF1A9B">
+                <w:p w14:paraId="0B6474E9" w14:textId="77777777" w:rsidR="00DF1A9B" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00EF690C">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 2 — summa (EUR)"/>
+                      <w:tag w:val="samaksa_par_celojumu[2].summa_eur"/>
+                      <w:id w:val="900000027"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00DF1A9B">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[summa]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1384EDFC" w14:textId="722DD779" w:rsidR="004D472E" w:rsidRDefault="004D472E" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="183"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63B02541" w14:textId="779228D1" w:rsidR="004D472E" w:rsidRDefault="004D472E" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="183"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -3536,7074 +2555,4217 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B0B1D34" w14:textId="77777777" w:rsidR="004D472E" w:rsidRDefault="004D472E" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="183"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="183" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3431"/>
-              <w:gridCol w:w="268"/>
-[...19 lines deleted...]
-              <w:gridCol w:w="269"/>
+              <w:gridCol w:w="5630"/>
             </w:tblGrid>
             <w:tr w:rsidR="004D472E" w14:paraId="059B442F" w14:textId="77777777" w:rsidTr="00C62A67">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="2BFE9DB4" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00010F85" w:rsidRDefault="004D472E" w:rsidP="004D472E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>d</w:t>
-[...7 lines deleted...]
-                    <w:t>atums</w:t>
+                    <w:t>datums</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5630" w:type="dxa"/>
-                  <w:gridSpan w:val="21"/>
-[...8 lines deleted...]
-                <w:p w14:paraId="61F4C0F4" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="004D472E" w:rsidP="004D472E">
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="61F4C0F4" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="004D472E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 3 — datums"/>
+                      <w:tag w:val="samaksa_par_celojumu[3].datums"/>
+                      <w:id w:val="900000028"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="004D472E">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[DD.MM.GGGG]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004D472E" w14:paraId="5E059D8D" w14:textId="77777777" w:rsidTr="00C62A67">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="309375FF" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00010F85" w:rsidRDefault="004D472E" w:rsidP="004D472E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>maksātāja vārds, uzvārds</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5630" w:type="dxa"/>
-                  <w:gridSpan w:val="21"/>
-[...8 lines deleted...]
-                <w:p w14:paraId="242296F3" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="004D472E" w:rsidP="004D472E">
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="242296F3" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="004D472E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 3 — maksātājs"/>
+                      <w:tag w:val="samaksa_par_celojumu[3].maksataja_vards_uzvards"/>
+                      <w:id w:val="900000029"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="004D472E">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[vārds, uzvārds]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004D472E" w14:paraId="261B94F5" w14:textId="77777777" w:rsidTr="00C62A67">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="187A09AF" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00010F85" w:rsidRDefault="004D472E" w:rsidP="004D472E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>konta Nr. (ja bankas pārskaitījums)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="268" w:type="dxa"/>
-[...8 lines deleted...]
-                <w:p w14:paraId="1CD241CA" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="004D472E" w:rsidP="004D472E">
+                  <w:tcW w:w="5630" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="1CD241CA" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="004D472E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...418 lines deleted...]
-                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 3 — konta Nr."/>
+                      <w:tag w:val="samaksa_par_celojumu[3].konta_nr"/>
+                      <w:id w:val="900000030"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="004D472E">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[IBAN, ja bankas pārskaitījums]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004D472E" w14:paraId="4F651236" w14:textId="77777777" w:rsidTr="00C62A67">
               <w:trPr>
                 <w:trHeight w:val="70"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="0B2E4A0F" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00010F85" w:rsidRDefault="004D472E" w:rsidP="004D472E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
-[...21 lines deleted...]
-                    <w:t>Nr. (ja skaidrā naudā)</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>čeka vai kvīts Nr. (ja skaidrā naudā)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5630" w:type="dxa"/>
-                  <w:gridSpan w:val="21"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="09DBC6C4" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="004D472E" w:rsidP="004D472E">
+                <w:p w14:paraId="09DBC6C4" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="004D472E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 3 — čeka/kvīts Nr."/>
+                      <w:tag w:val="samaksa_par_celojumu[3].ceka_vai_kvits_nr"/>
+                      <w:id w:val="900000031"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="004D472E">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[Nr., ja skaidrā naudā]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004D472E" w14:paraId="06D97E86" w14:textId="77777777" w:rsidTr="00C62A67">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="7378869E" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00010F85" w:rsidRDefault="004D472E" w:rsidP="004D472E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>summa (EUR)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5630" w:type="dxa"/>
-                  <w:gridSpan w:val="21"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="71D155E7" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="004D472E" w:rsidP="004D472E">
+                <w:p w14:paraId="71D155E7" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00EF690C">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 3 — summa (EUR)"/>
+                      <w:tag w:val="samaksa_par_celojumu[3].summa_eur"/>
+                      <w:id w:val="900000032"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="004D472E">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[summa]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="34AADB2C" w14:textId="46C79943" w:rsidR="004D472E" w:rsidRDefault="004D472E" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="183"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="183" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3431"/>
-              <w:gridCol w:w="268"/>
-[...19 lines deleted...]
-              <w:gridCol w:w="269"/>
+              <w:gridCol w:w="5630"/>
             </w:tblGrid>
             <w:tr w:rsidR="004D472E" w14:paraId="5AF30C43" w14:textId="77777777" w:rsidTr="00C62A67">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="6D2DD3C9" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00010F85" w:rsidRDefault="004D472E" w:rsidP="004D472E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>d</w:t>
-[...7 lines deleted...]
-                    <w:t>atums</w:t>
+                    <w:t>datums</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5630" w:type="dxa"/>
-                  <w:gridSpan w:val="21"/>
-[...8 lines deleted...]
-                <w:p w14:paraId="1222C52D" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="004D472E" w:rsidP="004D472E">
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="1222C52D" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="004D472E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 4 — datums"/>
+                      <w:tag w:val="samaksa_par_celojumu[4].datums"/>
+                      <w:id w:val="900000033"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="004D472E">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[DD.MM.GGGG]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004D472E" w14:paraId="4E999B45" w14:textId="77777777" w:rsidTr="00C62A67">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="392A5A08" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00010F85" w:rsidRDefault="004D472E" w:rsidP="004D472E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>maksātāja vārds, uzvārds</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5630" w:type="dxa"/>
-                  <w:gridSpan w:val="21"/>
-[...8 lines deleted...]
-                <w:p w14:paraId="28CCA9C4" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="004D472E" w:rsidP="004D472E">
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="28CCA9C4" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="004D472E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 4 — maksātājs"/>
+                      <w:tag w:val="samaksa_par_celojumu[4].maksataja_vards_uzvards"/>
+                      <w:id w:val="900000034"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="004D472E">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[vārds, uzvārds]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004D472E" w14:paraId="6A29184D" w14:textId="77777777" w:rsidTr="00C62A67">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="75E68273" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00010F85" w:rsidRDefault="004D472E" w:rsidP="004D472E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>konta Nr. (ja bankas pārskaitījums)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="268" w:type="dxa"/>
-[...8 lines deleted...]
-                <w:p w14:paraId="2727748F" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="004D472E" w:rsidP="004D472E">
+                  <w:tcW w:w="5630" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="2727748F" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="004D472E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...418 lines deleted...]
-                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 4 — konta Nr."/>
+                      <w:tag w:val="samaksa_par_celojumu[4].konta_nr"/>
+                      <w:id w:val="900000035"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="004D472E">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[IBAN, ja bankas pārskaitījums]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004D472E" w14:paraId="116A0A71" w14:textId="77777777" w:rsidTr="00C62A67">
               <w:trPr>
                 <w:trHeight w:val="70"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="459621CE" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00010F85" w:rsidRDefault="004D472E" w:rsidP="004D472E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
-[...21 lines deleted...]
-                    <w:t>Nr. (ja skaidrā naudā)</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>čeka vai kvīts Nr. (ja skaidrā naudā)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5630" w:type="dxa"/>
-                  <w:gridSpan w:val="21"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="2B9BC1E4" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="004D472E" w:rsidP="004D472E">
+                <w:p w14:paraId="2B9BC1E4" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="004D472E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 4 — čeka/kvīts Nr."/>
+                      <w:tag w:val="samaksa_par_celojumu[4].ceka_vai_kvits_nr"/>
+                      <w:id w:val="900000036"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="004D472E">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[Nr., ja skaidrā naudā]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004D472E" w14:paraId="5D155D15" w14:textId="77777777" w:rsidTr="00C62A67">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3431" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="2C1F56E3" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00010F85" w:rsidRDefault="004D472E" w:rsidP="004D472E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>summa (EUR)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5630" w:type="dxa"/>
-                  <w:gridSpan w:val="21"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="49550108" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="004D472E" w:rsidP="004D472E">
+                <w:p w14:paraId="49550108" w14:textId="77777777" w:rsidR="004D472E" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00EF690C">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Maksājums 4 — summa (EUR)"/>
+                      <w:tag w:val="samaksa_par_celojumu[4].summa_eur"/>
+                      <w:id w:val="900000037"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="004D472E">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[summa]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="724F744E" w14:textId="77777777" w:rsidR="004D472E" w:rsidRDefault="004D472E" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="183"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4978D1A6" w14:textId="56892B19" w:rsidR="00253C1F" w:rsidRPr="00BA5680" w:rsidRDefault="003F1758" w:rsidP="00AA2907">
+          <w:p w14:paraId="472AA0C0" w14:textId="77777777" w:rsidR="00EE21A6" w:rsidRPr="00BA5680" w:rsidRDefault="00EE21A6" w:rsidP="00EE21A6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="183"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5680">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>! I</w:t>
             </w:r>
-            <w:r w:rsidR="0052648C" w:rsidRPr="0052648C">
+            <w:r w:rsidRPr="0052648C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>esniegumam jāpievieno samaksu apliecinošs dokuments – čeka vai stingrās uzskaites kvīts kopija vai maksājuma uzdevums, kas apliecināts ar bankas kvalificētu elektronisko zīmogu vai bankas darbinieka elektronisko parakstu. Elektroniski iesniegtam maksājuma uzdevumam jābūt tādā formātā, kas ļauj pārbaudīt elektroniskā zīmoga vai elektroniskā paraksta derīgumu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FBB2251" w14:textId="77777777" w:rsidR="003F1758" w:rsidRPr="00DF1A9B" w:rsidRDefault="003F1758" w:rsidP="005B2FB4">
+          <w:p w14:paraId="1FBB2251" w14:textId="4965C01D" w:rsidR="003F1758" w:rsidRPr="00DF1A9B" w:rsidRDefault="00EE21A6" w:rsidP="00EE21A6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="183"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF1A9B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">! Esmu informēts, ka kases čeka vai stingrās uzskaites kvīts oriģināls, kurš apliecina samaksas faktu par kompleksu tūrisma pakalpojumu, ir jāglabā vismaz 3 gadus no samaksas brīža. </w:t>
+              <w:t>! Esmu informēts, ka kases čeka vai stingrās uzskaites kvīts oriģināls, kurš apliecina samaksas faktu par kompleksu tūrisma pakalpojumu, ir jāglabā vismaz 3 gadus no samaksas brīža.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15BB602B" w14:textId="77777777" w:rsidR="006B7908" w:rsidRPr="00DF1A9B" w:rsidRDefault="006B7908" w:rsidP="003F1758">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9745" w:type="dxa"/>
-        <w:tblInd w:w="-111" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9745"/>
+        <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B7908" w14:paraId="67755D3E" w14:textId="77777777" w:rsidTr="00010F85">
+      <w:tr w:rsidR="006B7908" w14:paraId="67755D3E" w14:textId="77777777" w:rsidTr="00EF690C">
         <w:trPr>
           <w:trHeight w:val="2033"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9745" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="506500AD" w14:textId="6F5B70F3" w:rsidR="006B7908" w:rsidRDefault="00216843" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5.</w:t>
-[...34 lines deleted...]
-              <w:t>vai tūrisma aģentam</w:t>
+              <w:t>5. IESNIEGUMS PAR NAUDAS ATMAKSĀŠANU SABIEDRĪBAI AR IEROBEŽOTU  ATBILDĪBU "DIGITOURS" vai tūrisma aģentam</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9061" w:type="dxa"/>
               <w:tblInd w:w="106" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4530"/>
               <w:gridCol w:w="4531"/>
             </w:tblGrid>
             <w:tr w:rsidR="006B7908" w:rsidRPr="00010F85" w14:paraId="7126611F" w14:textId="77777777" w:rsidTr="006B7908">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4530" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="4DD7C962" w14:textId="77777777" w:rsidR="006B7908" w:rsidRPr="00010F85" w:rsidRDefault="006B7908" w:rsidP="003F1758">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>iesnieguma datums</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4531" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="6A559AF4" w14:textId="77777777" w:rsidR="006B7908" w:rsidRPr="00F17945" w:rsidRDefault="006B7908" w:rsidP="003F1758">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="6A559AF4" w14:textId="77777777" w:rsidR="006B7908" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="003F1758">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Iesnieguma datums"/>
+                      <w:tag w:val="iesniegums_digitours.iesnieguma_datums"/>
+                      <w:id w:val="900000038"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="006B7908">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[DD.MM.GGGG]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="006B7908" w:rsidRPr="00010F85" w14:paraId="4E098E93" w14:textId="77777777" w:rsidTr="006B7908">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4530" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="6868E456" w14:textId="77777777" w:rsidR="006B7908" w:rsidRPr="00010F85" w:rsidRDefault="006B7908" w:rsidP="003F1758">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>iesniedzēja vārds, uzvārds</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4531" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="1B0C9DAC" w14:textId="77777777" w:rsidR="006B7908" w:rsidRPr="00F17945" w:rsidRDefault="006B7908" w:rsidP="003F1758">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="1B0C9DAC" w14:textId="77777777" w:rsidR="006B7908" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="003F1758">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Iesniedzēja vārds, uzvārds"/>
+                      <w:tag w:val="iesniegums_digitours.iesniedzeja_vards_uzvards"/>
+                      <w:id w:val="900000039"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="006B7908">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[vārds, uzvārds]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="006B7908" w:rsidRPr="00010F85" w14:paraId="42A389D5" w14:textId="77777777" w:rsidTr="00DF1A9B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4530" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="5FAF74FE" w14:textId="77777777" w:rsidR="006B7908" w:rsidRPr="00010F85" w:rsidRDefault="006B7908" w:rsidP="003F1758">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>atmaksai pieteiktā summa</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve"> (EUR)</w:t>
+                    <w:t>atmaksai pieteiktā summa (EUR)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4531" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="69281B13" w14:textId="77777777" w:rsidR="006B7908" w:rsidRPr="00F17945" w:rsidRDefault="006B7908" w:rsidP="003F1758">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="69281B13" w14:textId="77777777" w:rsidR="006B7908" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00EF690C">
+                  <w:pPr>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Atmaksai pieteiktā summa (EUR)"/>
+                      <w:tag w:val="iesniegums_digitours.atmaksai_pieteikta_summa_eur"/>
+                      <w:id w:val="900000040"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="006B7908">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[summa]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="16EB99BB" w14:textId="53AC9380" w:rsidR="006B7908" w:rsidRPr="00BA5680" w:rsidRDefault="006B7908" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA5680">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">! Iesniegumam PTAC jāpievieno </w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve"> iesnieguma kopija vai e-pasta vēstules izdruka!</w:t>
+              <w:t>! Iesniegumam PTAC jāpievieno sabiedrības ar ierobežotu atbildību "DIGITOURS" vai tūrisma aģentam iesniegtā iesnieguma kopija vai e-pasta vēstules izdruka!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C870A36" w14:textId="77777777" w:rsidR="008B5321" w:rsidRPr="00DF1A9B" w:rsidRDefault="008B5321" w:rsidP="006B7908">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9750" w:type="dxa"/>
-        <w:tblInd w:w="-116" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9750"/>
+        <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B5321" w14:paraId="187B720A" w14:textId="77777777" w:rsidTr="00010F85">
+      <w:tr w:rsidR="008B5321" w14:paraId="187B720A" w14:textId="77777777" w:rsidTr="00EF690C">
         <w:trPr>
           <w:trHeight w:val="2640"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9750" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="039F88AC" w14:textId="37B10B91" w:rsidR="008B5321" w:rsidRDefault="00216843" w:rsidP="005B2FB4">
+          <w:p w14:paraId="039F88AC" w14:textId="2B451F72" w:rsidR="008B5321" w:rsidRDefault="00216843" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="111"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6.</w:t>
+              <w:t>6. SAŅEMTA ATMAKSA NO "DIGITOURS</w:t>
             </w:r>
-            <w:r w:rsidR="008B5321">
+            <w:r w:rsidR="00717D0E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>”</w:t>
             </w:r>
-            <w:r w:rsidR="00FA1B3A" w:rsidRPr="00FA1B3A">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>SAŅEMTA ATMAKSA NO "DIGITOURS, TŪRISMA AĢENTA VAI CITAS PERSONAS</w:t>
+              <w:t>, TŪRISMA AĢENTA VAI CITAS PERSONAS</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="111" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3020"/>
               <w:gridCol w:w="266"/>
-              <w:gridCol w:w="23"/>
-[...21 lines deleted...]
-              <w:gridCol w:w="290"/>
+              <w:gridCol w:w="648"/>
+              <w:gridCol w:w="770"/>
+              <w:gridCol w:w="4394"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00F17945" w:rsidRPr="00F17945" w14:paraId="1D61C1CC" w14:textId="77777777" w:rsidTr="005B2FB4">
+            <w:tr w:rsidR="00F17945" w:rsidRPr="00F17945" w14:paraId="1D61C1CC" w14:textId="77777777" w:rsidTr="00E3627B">
               <w:trPr>
-                <w:gridAfter w:val="16"/>
+                <w:gridAfter w:val="1"/>
                 <w:wAfter w:w="4394" w:type="dxa"/>
                 <w:trHeight w:val="233"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3020" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1A4AD3CD" w14:textId="77777777" w:rsidR="00457FA9" w:rsidRPr="00010F85" w:rsidRDefault="00457FA9" w:rsidP="00457FA9">
-[...13 lines deleted...]
-                    <w:t>saņemts</w:t>
+                <w:p w14:paraId="1A4AD3CD" w14:textId="0E278EE1" w:rsidR="00457FA9" w:rsidRPr="00010F85" w:rsidRDefault="00E3627B" w:rsidP="00457FA9">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>S</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00457FA9">
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>aņemts</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (vajadzīgo atzīmēt ar X)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="266" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="43AC247B" w14:textId="77777777" w:rsidR="00457FA9" w:rsidRDefault="00457FA9" w:rsidP="006B7908">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="648" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="3E0067B0" w14:textId="77777777" w:rsidR="00457FA9" w:rsidRPr="00457FA9" w:rsidRDefault="00457FA9" w:rsidP="006B7908">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00457FA9">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>JĀ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="770" w:type="dxa"/>
-                  <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-                  </w:pPr>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="30969F15" w14:textId="77777777" w:rsidR="00457FA9" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="006B7908">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņemts — JĀ (atzīmēt ar X)"/>
+                      <w:tag w:val="sanemta_atmaksa.sanemts_ja"/>
+                      <w:id w:val="900000041"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent/>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00F17945" w:rsidRPr="00F17945" w14:paraId="75A4C3F0" w14:textId="77777777" w:rsidTr="005B2FB4">
+            <w:tr w:rsidR="00F17945" w:rsidRPr="00F17945" w14:paraId="75A4C3F0" w14:textId="77777777" w:rsidTr="00E3627B">
               <w:trPr>
-                <w:gridAfter w:val="16"/>
+                <w:gridAfter w:val="1"/>
                 <w:wAfter w:w="4394" w:type="dxa"/>
                 <w:trHeight w:val="232"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3020" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4A54686E" w14:textId="77777777" w:rsidR="00457FA9" w:rsidRPr="00010F85" w:rsidRDefault="00457FA9" w:rsidP="00457FA9">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="266" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="23371C14" w14:textId="77777777" w:rsidR="00457FA9" w:rsidRDefault="00457FA9" w:rsidP="006B7908">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="648" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="143CF61F" w14:textId="77777777" w:rsidR="00457FA9" w:rsidRPr="00457FA9" w:rsidRDefault="00457FA9" w:rsidP="006B7908">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>NĒ</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="770" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="01BAC85A" w14:textId="77777777" w:rsidR="00457FA9" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="006B7908">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņemts — NĒ (atzīmēt ar X)"/>
+                      <w:tag w:val="sanemta_atmaksa.sanemts_ne"/>
+                      <w:id w:val="900000042"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent/>
+                  </w:sdt>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00457FA9" w14:paraId="308495E2" w14:textId="77777777" w:rsidTr="00E3627B">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3020" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="4CFDC493" w14:textId="77777777" w:rsidR="00457FA9" w:rsidRPr="00010F85" w:rsidRDefault="00457FA9" w:rsidP="00457FA9">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>saņemts no</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6078" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="143CF61F" w14:textId="77777777" w:rsidR="00457FA9" w:rsidRPr="00457FA9" w:rsidRDefault="00457FA9" w:rsidP="006B7908">
-[...35 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="3E6B2C05" w14:textId="77777777" w:rsidR="00457FA9" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00457FA9">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņemts no"/>
+                      <w:tag w:val="sanemta_atmaksa.sanemts_no"/>
+                      <w:id w:val="900000043"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00457FA9">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[persona/uzņēmums]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00457FA9" w14:paraId="308495E2" w14:textId="77777777" w:rsidTr="00457FA9">
+            <w:tr w:rsidR="00457FA9" w14:paraId="210C587E" w14:textId="77777777" w:rsidTr="00E3627B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3020" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="4CFDC493" w14:textId="77777777" w:rsidR="00457FA9" w:rsidRPr="00010F85" w:rsidRDefault="00457FA9" w:rsidP="00457FA9">
-[...13 lines deleted...]
-                    <w:t>saņemts no</w:t>
+                <w:p w14:paraId="6976BF50" w14:textId="77777777" w:rsidR="00457FA9" w:rsidRPr="00010F85" w:rsidRDefault="00457FA9" w:rsidP="00457FA9">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>datums</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6078" w:type="dxa"/>
-                  <w:gridSpan w:val="24"/>
-[...14 lines deleted...]
-                  </w:pPr>
+                  <w:gridSpan w:val="4"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="0B965375" w14:textId="77777777" w:rsidR="00457FA9" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00457FA9">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Datums"/>
+                      <w:tag w:val="sanemta_atmaksa.datums"/>
+                      <w:id w:val="900000044"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00457FA9">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[DD.MM.GGGG]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00457FA9" w14:paraId="210C587E" w14:textId="77777777" w:rsidTr="00457FA9">
+            <w:tr w:rsidR="0078760F" w14:paraId="2E909D78" w14:textId="77777777" w:rsidTr="00E3627B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3020" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="6976BF50" w14:textId="77777777" w:rsidR="00457FA9" w:rsidRPr="00010F85" w:rsidRDefault="00457FA9" w:rsidP="00457FA9">
-[...13 lines deleted...]
-                    <w:t>datums</w:t>
+                <w:p w14:paraId="71AB9AF5" w14:textId="77777777" w:rsidR="0078760F" w:rsidRPr="00010F85" w:rsidRDefault="00DF1A9B" w:rsidP="009E572F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>saņēmēja konta Nr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6078" w:type="dxa"/>
-                  <w:gridSpan w:val="24"/>
-[...14 lines deleted...]
-                  </w:pPr>
+                  <w:gridSpan w:val="4"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="5F64AA41" w14:textId="77777777" w:rsidR="0078760F" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="009E572F">
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmēja konta Nr."/>
+                      <w:tag w:val="sanemta_atmaksa.sanemeja_konta_nr"/>
+                      <w:id w:val="900000045"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="0078760F">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[IBAN]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0078760F" w14:paraId="2E909D78" w14:textId="77777777" w:rsidTr="000119C6">
+            <w:tr w:rsidR="009E572F" w14:paraId="5102CCBD" w14:textId="77777777" w:rsidTr="00E3627B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3020" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="71AB9AF5" w14:textId="77777777" w:rsidR="0078760F" w:rsidRPr="00010F85" w:rsidRDefault="00DF1A9B" w:rsidP="009E572F">
-[...466 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="7CF5DEBB" w14:textId="77777777" w:rsidR="009E572F" w:rsidRPr="00010F85" w:rsidRDefault="009E572F" w:rsidP="009E572F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>saņēmēja vārds, uzvārds</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6078" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="7F6E997A" w14:textId="77777777" w:rsidR="009E572F" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="009E572F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmēja vārds, uzvārds"/>
+                      <w:tag w:val="sanemta_atmaksa.sanemeja_vards_uzvards"/>
+                      <w:id w:val="900000046"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="009E572F">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[vārds, uzvārds]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009E572F" w14:paraId="5102CCBD" w14:textId="77777777" w:rsidTr="00457FA9">
+            <w:tr w:rsidR="009E572F" w14:paraId="113E7BD7" w14:textId="77777777" w:rsidTr="00E3627B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3020" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
-                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
-[...17 lines deleted...]
-                    <w:t>saņēmēja vārds, uzvārds</w:t>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="73754C65" w14:textId="77777777" w:rsidR="009E572F" w:rsidRDefault="009E572F" w:rsidP="009E572F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>summa (EUR)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6078" w:type="dxa"/>
-                  <w:gridSpan w:val="24"/>
-[...49 lines deleted...]
-                  <w:gridSpan w:val="24"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="7600A172" w14:textId="77777777" w:rsidR="009E572F" w:rsidRPr="00F17945" w:rsidRDefault="009E572F" w:rsidP="009E572F">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="7600A172" w14:textId="77777777" w:rsidR="009E572F" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00EF690C">
+                  <w:pPr>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Summa (EUR)"/>
+                      <w:tag w:val="sanemta_atmaksa.summa_eur"/>
+                      <w:id w:val="900000047"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="009E572F">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[summa]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2521B076" w14:textId="77777777" w:rsidR="008B5321" w:rsidRPr="00BA5680" w:rsidRDefault="008B5321" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="111"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA5680">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>! Iesniegumam jāpievieno dokuments/i, kas apstiprina naudas saņemšanas faktu</w:t>
-[...62 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>! Iesniegumam jāpievieno dokuments/i, kas apstiprina naudas saņemšanas faktu, piemēram, maksājuma uzdevuma izdruka vai bankas konta izdruka par konkrēto maksājumu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52D2B4EF" w14:textId="77777777" w:rsidR="008B5321" w:rsidRPr="00DF1A9B" w:rsidRDefault="008B5321" w:rsidP="008B5321">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9750" w:type="dxa"/>
-        <w:tblInd w:w="-116" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9750"/>
+        <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B5321" w14:paraId="76C9F5C0" w14:textId="77777777" w:rsidTr="005B2FB4">
+      <w:tr w:rsidR="008B5321" w14:paraId="76C9F5C0" w14:textId="77777777" w:rsidTr="00EF690C">
         <w:trPr>
-          <w:trHeight w:val="9767"/>
+          <w:trHeight w:val="11335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9750" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="3A33587D" w14:textId="19C04B85" w:rsidR="00407AB4" w:rsidRDefault="00216843" w:rsidP="00407AB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="111"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>7</w:t>
+              <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidR="006B59A1">
-[...6 lines deleted...]
-            <w:r w:rsidR="006B59A1">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006B59A1" w:rsidRPr="006B59A1">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>INFORMĀCIJA NAUDAS ATMAKSAI</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EFF90AE" w14:textId="3B9E0E13" w:rsidR="00407AB4" w:rsidRPr="00407AB4" w:rsidRDefault="00407AB4" w:rsidP="00407AB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="111"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00407AB4">
-[...7 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>i</w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">! Naudas atmaksa tiek veikta tai personai, kas veikusi naudas maksājumu sabiedrībai ar ierobežotu atbildību "DIGITOURS" (persona, kas norādīta Iesnieguma 4. punktā). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="787423B7" w14:textId="5D5E576C" w:rsidR="008B5321" w:rsidRPr="00407AB4" w:rsidRDefault="00407AB4" w:rsidP="00407AB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="111"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00407AB4">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>! Norādītais konts nedrīkst piederēt citai personai !</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="111" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3003"/>
-[...31 lines deleted...]
-              <w:gridCol w:w="302"/>
+              <w:gridCol w:w="2990"/>
+              <w:gridCol w:w="4008"/>
+              <w:gridCol w:w="2293"/>
             </w:tblGrid>
             <w:tr w:rsidR="008B5321" w14:paraId="08CB3DC6" w14:textId="77777777" w:rsidTr="00DF1A9B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="1A8B1D17" w14:textId="77777777" w:rsidR="008B5321" w:rsidRPr="00010F85" w:rsidRDefault="008B5321" w:rsidP="008B5321">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>vārds</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6339" w:type="dxa"/>
-                  <w:gridSpan w:val="32"/>
-[...14 lines deleted...]
-                  </w:pPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="65E7CDB3" w14:textId="77777777" w:rsidR="008B5321" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="008B5321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 1 — vārds"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[1].vards"/>
+                      <w:id w:val="900000048"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="008B5321">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[vārds]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008B5321" w14:paraId="71CC599E" w14:textId="77777777" w:rsidTr="00DF1A9B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="780D7E10" w14:textId="77777777" w:rsidR="008B5321" w:rsidRPr="00010F85" w:rsidRDefault="008B5321" w:rsidP="008B5321">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>uzvārds</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6339" w:type="dxa"/>
-                  <w:gridSpan w:val="32"/>
-[...14 lines deleted...]
-                  </w:pPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="38AA214D" w14:textId="77777777" w:rsidR="008B5321" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="008B5321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 1 — uzvārds"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[1].uzvards"/>
+                      <w:id w:val="900000049"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="008B5321">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[uzvārds]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00F17945" w:rsidRPr="00F17945" w14:paraId="03AD694F" w14:textId="77777777" w:rsidTr="00DF1A9B">
               <w:trPr>
-                <w:gridAfter w:val="8"/>
+                <w:gridAfter w:val="1"/>
                 <w:wAfter w:w="2310" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="4796E9A6" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00010F85" w:rsidRDefault="00BA5680" w:rsidP="00BA5680">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="335" w:type="dxa"/>
-[...9 lines deleted...]
-                <w:p w14:paraId="038E6AD6" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00F17945" w:rsidRDefault="00BA5680" w:rsidP="00BA5680">
+                  <w:tcW w:w="4029" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="038E6AD6" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00BA5680">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="3813"/>
                     </w:tabs>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...268 lines deleted...]
-                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 1 — personas kods"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[1].personas_kods"/>
+                      <w:id w:val="900000050"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00BA5680">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[XXXXXX-XXXXX]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BA5680" w14:paraId="05975044" w14:textId="77777777" w:rsidTr="00DF1A9B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="2EAD9EB1" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00010F85" w:rsidRDefault="00BA5680" w:rsidP="00BA5680">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>bankas nosaukums</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6339" w:type="dxa"/>
-                  <w:gridSpan w:val="32"/>
-[...14 lines deleted...]
-                  </w:pPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="55ADBF78" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00BA5680">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 1 — bankas nosaukums"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[1].bankas_nosaukums"/>
+                      <w:id w:val="900000051"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00BA5680">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[banka]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BA5680" w14:paraId="6680AE3F" w14:textId="77777777" w:rsidTr="00DF1A9B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="18EEE2E0" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00010F85" w:rsidRDefault="00BA5680" w:rsidP="00BA5680">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>bankas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6339" w:type="dxa"/>
-                  <w:gridSpan w:val="32"/>
-[...14 lines deleted...]
-                  </w:pPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="1F825842" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00BA5680">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 1 — bankas kods (SWIFT/BIC)"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[1].bankas_kods"/>
+                      <w:id w:val="900000052"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00BA5680">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[kods]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00DF1A9B" w14:paraId="5C7DCA14" w14:textId="77777777" w:rsidTr="00323DD6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="71A991A8" w14:textId="77777777" w:rsidR="00DF1A9B" w:rsidRPr="00010F85" w:rsidRDefault="00DF1A9B" w:rsidP="00BA5680">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>saņēmēja konta Nr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="301" w:type="dxa"/>
-[...7 lines deleted...]
-                <w:p w14:paraId="1145D405" w14:textId="77777777" w:rsidR="00DF1A9B" w:rsidRPr="00F17945" w:rsidRDefault="00DF1A9B" w:rsidP="00BA5680">
+                  <w:tcW w:w="6339" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="1145D405" w14:textId="77777777" w:rsidR="00DF1A9B" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00BA5680">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...409 lines deleted...]
-                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 1 — konta Nr."/>
+                      <w:tag w:val="informacija_naudas_atmaksai[1].sanemeja_konta_nr"/>
+                      <w:id w:val="900000053"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00DF1A9B">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[IBAN]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BA5680" w14:paraId="75C19B43" w14:textId="77777777" w:rsidTr="00DF1A9B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="60BE51BC" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00DF1A9B" w:rsidRDefault="00BA5680" w:rsidP="00BA5680">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF1A9B">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>atmaksājamā summa (EUR)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6339" w:type="dxa"/>
-                  <w:gridSpan w:val="32"/>
-[...9 lines deleted...]
-                  </w:pPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="005270E4" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00EF690C">
+                  <w:pPr>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 1 — atmaksājamā summa (EUR)"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[1].atmaksajama_summa_eur"/>
+                      <w:id w:val="900000054"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00BA5680">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[summa]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1F6E61A3" w14:textId="3A2D17D4" w:rsidR="008B5321" w:rsidRPr="00407AB4" w:rsidRDefault="00407AB4" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="111"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00407AB4">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kontaktinformācija </w:t>
             </w:r>
-            <w:r w:rsidRPr="00407AB4">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(aizpildīt, ja nav norādīts iepriekš): </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">(aizpildīt, ja nav norādīts iepriekš):  </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="111" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="4530"/>
-              <w:gridCol w:w="4531"/>
+              <w:gridCol w:w="3030"/>
+              <w:gridCol w:w="6031"/>
             </w:tblGrid>
-            <w:tr w:rsidR="008B5321" w14:paraId="02223E1E" w14:textId="77777777" w:rsidTr="002A0CF9">
-[...2 lines deleted...]
-                  <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tr w:rsidR="008B5321" w14:paraId="02223E1E" w14:textId="77777777" w:rsidTr="00EF690C">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3030" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="68A47BA9" w14:textId="77777777" w:rsidR="008B5321" w:rsidRPr="00010F85" w:rsidRDefault="002A0CF9" w:rsidP="008B5321">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
-[...34 lines deleted...]
-                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>tālrunis</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6031" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="0928ED3F" w14:textId="77777777" w:rsidR="008B5321" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="008B5321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 1 — tālrunis"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[1].kontaktinformacija.talrunis"/>
+                      <w:id w:val="900000055"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="008B5321">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[tālrunis]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008B5321" w14:paraId="316B4F73" w14:textId="77777777" w:rsidTr="002A0CF9">
-[...2 lines deleted...]
-                  <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tr w:rsidR="008B5321" w14:paraId="316B4F73" w14:textId="77777777" w:rsidTr="00EF690C">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3030" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="76B5A929" w14:textId="77777777" w:rsidR="008B5321" w:rsidRPr="00010F85" w:rsidRDefault="008B5321" w:rsidP="008B5321">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>e-pasts</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4531" w:type="dxa"/>
-[...14 lines deleted...]
-                  </w:pPr>
+                  <w:tcW w:w="6031" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="322786CE" w14:textId="77777777" w:rsidR="008B5321" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="008B5321">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 1 — e-pasts"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[1].kontaktinformacija.epasts"/>
+                      <w:id w:val="900000056"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="008B5321">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[e-pasts]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7CD3B49B" w14:textId="498F4B1A" w:rsidR="008B5321" w:rsidRPr="00BA5680" w:rsidRDefault="00A4224B" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="111"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA5680">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>! Turpmākās šī</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">atmaksu par savu samaksāto naudas summu par nenotikušu komplekso tūrisma pakalpojumu katrs maksātājs vēlas saņemt atsevišķi uz savu norēķinu kontu. </w:t>
+              <w:t xml:space="preserve">! Turpmākās šīs sadaļas ailes piekopē un aizpilda gadījumā, ja maksājumus veica vairākas personas un atmaksu par savu samaksāto naudas summu par nenotikušu komplekso tūrisma pakalpojumu katrs maksātājs vēlas saņemt atsevišķi uz savu norēķinu kontu. </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="111" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3003"/>
-[...32 lines deleted...]
-              <w:gridCol w:w="302"/>
+              <w:gridCol w:w="2990"/>
+              <w:gridCol w:w="4090"/>
+              <w:gridCol w:w="2211"/>
             </w:tblGrid>
             <w:tr w:rsidR="00010F85" w14:paraId="0CB0D06C" w14:textId="77777777" w:rsidTr="005B2FB4">
               <w:trPr>
                 <w:trHeight w:val="276"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="60C4A999" w14:textId="77777777" w:rsidR="00010F85" w:rsidRPr="00DF1A9B" w:rsidRDefault="00010F85" w:rsidP="00010F85">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF1A9B">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>vārds</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6338" w:type="dxa"/>
-                  <w:gridSpan w:val="33"/>
-[...14 lines deleted...]
-                  </w:pPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="73AB4632" w14:textId="77777777" w:rsidR="00010F85" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00010F85">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 2 — vārds"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[2].vards"/>
+                      <w:id w:val="900000057"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00010F85">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[vārds]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00010F85" w14:paraId="162141BD" w14:textId="77777777" w:rsidTr="005B2FB4">
               <w:trPr>
                 <w:trHeight w:val="276"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="76387435" w14:textId="77777777" w:rsidR="00010F85" w:rsidRPr="00DF1A9B" w:rsidRDefault="00010F85" w:rsidP="00010F85">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF1A9B">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>uzvārds</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6338" w:type="dxa"/>
-                  <w:gridSpan w:val="33"/>
-[...14 lines deleted...]
-                  </w:pPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="6ECEFF33" w14:textId="77777777" w:rsidR="00010F85" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00010F85">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 2 — uzvārds"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[2].uzvards"/>
+                      <w:id w:val="900000058"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00010F85">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[uzvārds]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00F17945" w:rsidRPr="00F17945" w14:paraId="4C2BB4C2" w14:textId="77777777" w:rsidTr="005B2FB4">
               <w:trPr>
-                <w:gridAfter w:val="8"/>
+                <w:gridAfter w:val="1"/>
                 <w:wAfter w:w="2227" w:type="dxa"/>
                 <w:trHeight w:val="276"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="14E3AD08" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00DF1A9B" w:rsidRDefault="00BA5680" w:rsidP="00010F85">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF1A9B">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="342" w:type="dxa"/>
-[...252 lines deleted...]
-                  </w:pPr>
+                  <w:tcW w:w="4111" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="7D71B650" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00010F85">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 2 — personas kods"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[2].personas_kods"/>
+                      <w:id w:val="900000059"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00BA5680">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[XXXXXX-XXXXX]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00010F85" w14:paraId="024587C1" w14:textId="77777777" w:rsidTr="005B2FB4">
               <w:trPr>
                 <w:trHeight w:val="276"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="43C24946" w14:textId="77777777" w:rsidR="00010F85" w:rsidRPr="00DF1A9B" w:rsidRDefault="00010F85" w:rsidP="00010F85">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF1A9B">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>bankas nosaukums</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6338" w:type="dxa"/>
-                  <w:gridSpan w:val="33"/>
-[...14 lines deleted...]
-                  </w:pPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="0F81D142" w14:textId="77777777" w:rsidR="00010F85" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00010F85">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 2 — bankas nosaukums"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[2].bankas_nosaukums"/>
+                      <w:id w:val="900000060"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00010F85">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[banka]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00010F85" w14:paraId="5DBD51CA" w14:textId="77777777" w:rsidTr="005B2FB4">
               <w:trPr>
                 <w:trHeight w:val="276"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="4075A21F" w14:textId="77777777" w:rsidR="00010F85" w:rsidRPr="00DF1A9B" w:rsidRDefault="00010F85" w:rsidP="00010F85">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF1A9B">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>bankas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6338" w:type="dxa"/>
-                  <w:gridSpan w:val="33"/>
-[...14 lines deleted...]
-                  </w:pPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="7BD96324" w14:textId="77777777" w:rsidR="00010F85" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00010F85">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 2 — bankas kods (SWIFT/BIC)"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[2].bankas_kods"/>
+                      <w:id w:val="900000061"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00010F85">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[kods]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BA5680" w14:paraId="4E6927B3" w14:textId="77777777" w:rsidTr="005B2FB4">
               <w:trPr>
                 <w:trHeight w:val="276"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="42F79A02" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00DF1A9B" w:rsidRDefault="00BA5680" w:rsidP="008C677C">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF1A9B">
-[...27 lines deleted...]
-                <w:p w14:paraId="2FDC2096" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00F17945" w:rsidRDefault="00BA5680" w:rsidP="008C677C">
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>saņēmēja konta Nr.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6338" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="2FDC2096" w14:textId="77777777" w:rsidR="00BA5680" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="008C677C">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...390 lines deleted...]
-                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 2 — konta Nr."/>
+                      <w:tag w:val="informacija_naudas_atmaksai[2].sanemeja_konta_nr"/>
+                      <w:id w:val="900000062"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00BA5680">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[IBAN]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008C677C" w14:paraId="35877161" w14:textId="77777777" w:rsidTr="00DF1A9B">
               <w:trPr>
                 <w:trHeight w:val="276"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="3324CD74" w14:textId="77777777" w:rsidR="008C677C" w:rsidRPr="00DF1A9B" w:rsidRDefault="008C677C" w:rsidP="008C677C">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF1A9B">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>atmaksājamā summa (EUR)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6338" w:type="dxa"/>
-                  <w:gridSpan w:val="33"/>
-[...8 lines deleted...]
-                  </w:pPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="25EAA34C" w14:textId="77777777" w:rsidR="008C677C" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00EF690C">
+                  <w:pPr>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 2 — atmaksājamā summa (EUR)"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[2].atmaksajama_summa_eur"/>
+                      <w:id w:val="900000063"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="008C677C">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[summa]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="281556C1" w14:textId="11EFA80B" w:rsidR="00A4224B" w:rsidRPr="00DF1A9B" w:rsidRDefault="00407AB4" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="111"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955642">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kontaktinformācija </w:t>
             </w:r>
-            <w:r w:rsidRPr="00955642">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(aizpildīt, ja nav norādīts iepriekš)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00955642">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00955642">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A4224B" w:rsidRPr="00DF1A9B">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="111" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="4530"/>
-              <w:gridCol w:w="4531"/>
+              <w:gridCol w:w="3030"/>
+              <w:gridCol w:w="6031"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00DF1A9B" w:rsidRPr="00DF1A9B" w14:paraId="53E22774" w14:textId="77777777" w:rsidTr="00BF439B">
-[...2 lines deleted...]
-                  <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tr w:rsidR="00DF1A9B" w:rsidRPr="00DF1A9B" w14:paraId="53E22774" w14:textId="77777777" w:rsidTr="00EF690C">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3030" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="55ADECA6" w14:textId="77777777" w:rsidR="00A4224B" w:rsidRPr="00DF1A9B" w:rsidRDefault="00F81863" w:rsidP="00A4224B">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF1A9B">
-[...34 lines deleted...]
-                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Tālrunis</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6031" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="0C5C8189" w14:textId="77777777" w:rsidR="00A4224B" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00A4224B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 2 — tālrunis"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[2].kontaktinformacija.talrunis"/>
+                      <w:id w:val="900000064"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00A4224B">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[tālrunis]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00DF1A9B" w:rsidRPr="00DF1A9B" w14:paraId="29F985FE" w14:textId="77777777" w:rsidTr="00BF439B">
-[...2 lines deleted...]
-                  <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tr w:rsidR="00DF1A9B" w:rsidRPr="00DF1A9B" w14:paraId="29F985FE" w14:textId="77777777" w:rsidTr="00EF690C">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3030" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="2610804F" w14:textId="77777777" w:rsidR="00A4224B" w:rsidRPr="00DF1A9B" w:rsidRDefault="00A4224B" w:rsidP="00A4224B">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF1A9B">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>e-pasts</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4531" w:type="dxa"/>
-[...14 lines deleted...]
-                  </w:pPr>
+                  <w:tcW w:w="6031" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="62171124" w14:textId="77777777" w:rsidR="00A4224B" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00A4224B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 2 — e-pasts"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[2].kontaktinformacija.epasts"/>
+                      <w:id w:val="900000065"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00A4224B">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[e-pasts]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="64963B09" w14:textId="77777777" w:rsidR="00A4224B" w:rsidRDefault="00A4224B" w:rsidP="00662832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="111" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3003"/>
-[...32 lines deleted...]
-              <w:gridCol w:w="302"/>
+              <w:gridCol w:w="2990"/>
+              <w:gridCol w:w="4090"/>
+              <w:gridCol w:w="2211"/>
             </w:tblGrid>
             <w:tr w:rsidR="00253C1F" w14:paraId="41660D90" w14:textId="77777777" w:rsidTr="00C62A67">
               <w:trPr>
                 <w:trHeight w:val="276"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="4B45957C" w14:textId="77777777" w:rsidR="00253C1F" w:rsidRPr="00DF1A9B" w:rsidRDefault="00253C1F" w:rsidP="00253C1F">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF1A9B">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>vārds</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6338" w:type="dxa"/>
-                  <w:gridSpan w:val="33"/>
-[...14 lines deleted...]
-                  </w:pPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="4784816D" w14:textId="77777777" w:rsidR="00253C1F" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00253C1F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 3 — vārds"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[3].vards"/>
+                      <w:id w:val="900000066"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00253C1F">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[vārds]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00253C1F" w14:paraId="08ABACD6" w14:textId="77777777" w:rsidTr="00C62A67">
               <w:trPr>
                 <w:trHeight w:val="276"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="0323146C" w14:textId="77777777" w:rsidR="00253C1F" w:rsidRPr="00DF1A9B" w:rsidRDefault="00253C1F" w:rsidP="00253C1F">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF1A9B">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>uzvārds</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6338" w:type="dxa"/>
-                  <w:gridSpan w:val="33"/>
-[...14 lines deleted...]
-                  </w:pPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="73D3352B" w14:textId="77777777" w:rsidR="00253C1F" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00253C1F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 3 — uzvārds"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[3].uzvards"/>
+                      <w:id w:val="900000067"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00253C1F">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[uzvārds]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00253C1F" w:rsidRPr="00F17945" w14:paraId="520A3A69" w14:textId="77777777" w:rsidTr="00C62A67">
               <w:trPr>
-                <w:gridAfter w:val="8"/>
+                <w:gridAfter w:val="1"/>
                 <w:wAfter w:w="2227" w:type="dxa"/>
                 <w:trHeight w:val="276"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="3D123BAC" w14:textId="77777777" w:rsidR="00253C1F" w:rsidRPr="00DF1A9B" w:rsidRDefault="00253C1F" w:rsidP="00253C1F">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF1A9B">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="342" w:type="dxa"/>
-[...252 lines deleted...]
-                  </w:pPr>
+                  <w:tcW w:w="4111" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="7F881C95" w14:textId="77777777" w:rsidR="00253C1F" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00253C1F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 3 — personas kods"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[3].personas_kods"/>
+                      <w:id w:val="900000068"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00253C1F">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[XXXXXX-XXXXX]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00253C1F" w14:paraId="42B31047" w14:textId="77777777" w:rsidTr="00C62A67">
               <w:trPr>
                 <w:trHeight w:val="276"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="6D6FBEE9" w14:textId="77777777" w:rsidR="00253C1F" w:rsidRPr="00DF1A9B" w:rsidRDefault="00253C1F" w:rsidP="00253C1F">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF1A9B">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>bankas nosaukums</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6338" w:type="dxa"/>
-                  <w:gridSpan w:val="33"/>
-[...14 lines deleted...]
-                  </w:pPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="72FBD8A4" w14:textId="77777777" w:rsidR="00253C1F" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00253C1F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 3 — bankas nosaukums"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[3].bankas_nosaukums"/>
+                      <w:id w:val="900000069"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00253C1F">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[banka]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00253C1F" w14:paraId="4EE1EC90" w14:textId="77777777" w:rsidTr="00C62A67">
               <w:trPr>
                 <w:trHeight w:val="276"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="6A8441A4" w14:textId="77777777" w:rsidR="00253C1F" w:rsidRPr="00DF1A9B" w:rsidRDefault="00253C1F" w:rsidP="00253C1F">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF1A9B">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>bankas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6338" w:type="dxa"/>
-                  <w:gridSpan w:val="33"/>
-[...14 lines deleted...]
-                  </w:pPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="6ED72637" w14:textId="77777777" w:rsidR="00253C1F" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00253C1F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 3 — bankas kods (SWIFT/BIC)"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[3].bankas_kods"/>
+                      <w:id w:val="900000070"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00253C1F">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[kods]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00253C1F" w14:paraId="5F781695" w14:textId="77777777" w:rsidTr="00C62A67">
               <w:trPr>
                 <w:trHeight w:val="276"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="4C3D2F65" w14:textId="77777777" w:rsidR="00253C1F" w:rsidRPr="00DF1A9B" w:rsidRDefault="00253C1F" w:rsidP="00253C1F">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF1A9B">
-[...27 lines deleted...]
-                <w:p w14:paraId="625022C9" w14:textId="77777777" w:rsidR="00253C1F" w:rsidRPr="00F17945" w:rsidRDefault="00253C1F" w:rsidP="00253C1F">
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>saņēmēja konta Nr.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6338" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="625022C9" w14:textId="77777777" w:rsidR="00253C1F" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00253C1F">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...390 lines deleted...]
-                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 3 — konta Nr."/>
+                      <w:tag w:val="informacija_naudas_atmaksai[3].sanemeja_konta_nr"/>
+                      <w:id w:val="900000071"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00253C1F">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[IBAN]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00253C1F" w14:paraId="623DDA3E" w14:textId="77777777" w:rsidTr="00C62A67">
               <w:trPr>
                 <w:trHeight w:val="276"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3003" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="1D073E07" w14:textId="77777777" w:rsidR="00253C1F" w:rsidRPr="00DF1A9B" w:rsidRDefault="00253C1F" w:rsidP="00253C1F">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF1A9B">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>atmaksājamā summa (EUR)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6338" w:type="dxa"/>
-                  <w:gridSpan w:val="33"/>
-[...8 lines deleted...]
-                  </w:pPr>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="39E35B99" w14:textId="77777777" w:rsidR="00253C1F" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00EF690C">
+                  <w:pPr>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 3 — atmaksājamā summa (EUR)"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[3].atmaksajama_summa_eur"/>
+                      <w:id w:val="900000072"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00253C1F">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[summa]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1C2CC636" w14:textId="73E8CCED" w:rsidR="00253C1F" w:rsidRDefault="00407AB4" w:rsidP="00253C1F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="111"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955642">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kontaktinformācija </w:t>
             </w:r>
-            <w:r w:rsidRPr="00955642">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(aizpildīt, ja nav norādīts iepriekš)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00955642">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00955642">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00253C1F" w:rsidRPr="00DF1A9B">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="111" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="4530"/>
-              <w:gridCol w:w="4531"/>
+              <w:gridCol w:w="3030"/>
+              <w:gridCol w:w="6031"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00AA2907" w:rsidRPr="00DF1A9B" w14:paraId="23F8DBCC" w14:textId="77777777" w:rsidTr="00C62A67">
-[...2 lines deleted...]
-                  <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tr w:rsidR="00AA2907" w:rsidRPr="00DF1A9B" w14:paraId="23F8DBCC" w14:textId="77777777" w:rsidTr="00EF690C">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3030" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="03E3144C" w14:textId="77777777" w:rsidR="00AA2907" w:rsidRPr="00DF1A9B" w:rsidRDefault="00AA2907" w:rsidP="00AA2907">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF1A9B">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Tālrunis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4531" w:type="dxa"/>
-[...14 lines deleted...]
-                  </w:pPr>
+                  <w:tcW w:w="6031" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="398E5252" w14:textId="77777777" w:rsidR="00AA2907" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00AA2907">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 3 — tālrunis"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[3].kontaktinformacija.talrunis"/>
+                      <w:id w:val="900000073"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AA2907">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[tālrunis]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AA2907" w:rsidRPr="00DF1A9B" w14:paraId="5A70177C" w14:textId="77777777" w:rsidTr="00C62A67">
-[...2 lines deleted...]
-                  <w:tcW w:w="4530" w:type="dxa"/>
+            <w:tr w:rsidR="00AA2907" w:rsidRPr="00DF1A9B" w14:paraId="5A70177C" w14:textId="77777777" w:rsidTr="00EF690C">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3030" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="1D14E9F1" w14:textId="77777777" w:rsidR="00AA2907" w:rsidRPr="00DF1A9B" w:rsidRDefault="00AA2907" w:rsidP="00AA2907">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF1A9B">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>e-pasts</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4531" w:type="dxa"/>
-[...14 lines deleted...]
-                  </w:pPr>
+                  <w:tcW w:w="6031" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="465F8B4E" w14:textId="77777777" w:rsidR="00AA2907" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00AA2907">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Saņēmējs 3 — e-pasts"/>
+                      <w:tag w:val="informacija_naudas_atmaksai[3].kontaktinformacija.epasts"/>
+                      <w:id w:val="900000074"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AA2907">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[e-pasts]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7263B955" w14:textId="77777777" w:rsidR="00662832" w:rsidRDefault="00662832" w:rsidP="00662832">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66028DF6" w14:textId="0B0CFC7F" w:rsidR="00AA2907" w:rsidRDefault="00AA2907" w:rsidP="008B5321">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C3F5DB8" w14:textId="77777777" w:rsidR="00AA2907" w:rsidRDefault="00AA2907" w:rsidP="008B5321">
-[...6 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9765" w:type="dxa"/>
-        <w:tblInd w:w="-131" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9765"/>
+        <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2967" w14:paraId="093BD06D" w14:textId="77777777" w:rsidTr="00DF1A9B">
+      <w:tr w:rsidR="00EB2967" w14:paraId="093BD06D" w14:textId="77777777" w:rsidTr="00EF690C">
         <w:trPr>
           <w:trHeight w:val="3680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9765" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="122C97D2" w14:textId="3C3A6750" w:rsidR="00EB2967" w:rsidRPr="00FA1B3A" w:rsidRDefault="00216843" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="126"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8.</w:t>
-[...27 lines deleted...]
-              <w:t>PIEVIENOTIE DOKUMENTI</w:t>
+              <w:t>8. PIELIKUMĀ PIEVIENOTIE DOKUMENTI</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="126" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               </w:tblBorders>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="366"/>
               <w:gridCol w:w="4910"/>
               <w:gridCol w:w="850"/>
               <w:gridCol w:w="1728"/>
               <w:gridCol w:w="598"/>
               <w:gridCol w:w="609"/>
@@ -10630,1582 +6792,1721 @@
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5760" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="623D9D10" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">kopija/s uz ____ </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>lp</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1728" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="70BF5B3B" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00EB2967" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="598" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="781BE044" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>JĀ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="609" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="60777807" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>NĒ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="001C2828" w:rsidRPr="00EB2967" w14:paraId="2D5F3CD3" w14:textId="77777777" w:rsidTr="00010F85">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="366" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7B7A2733" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>1.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4910" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="183EB6B5" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00BA5680" w:rsidRDefault="008C677C" w:rsidP="001C2828">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00BA5680">
-[...13 lines deleted...]
-                    <w:t>īguma kopija ar tūrisma operatoru (tūrisma aģentu)</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Līguma kopija ar tūrisma operatoru (tūrisma aģentu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="850" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="38F3F5E0" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="38F3F5E0" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 1 — lapu skaits"/>
+                      <w:tag w:val="pielikuma_dokumenti[1].lapu_skaits"/>
+                      <w:id w:val="900000075"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="001C2828">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[lp.]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1728" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="022C6E17" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>jau iesniegts PTAC</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="598" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="7D88286A" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="7D88286A" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 1 — jau iesniegts PTAC (JĀ)"/>
+                      <w:tag w:val="pielikuma_dokumenti[1].jau_iesniegts_ptac_ja"/>
+                      <w:id w:val="900000076"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent/>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="609" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="6B837653" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="6B837653" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 1 — jau iesniegts PTAC (NĒ)"/>
+                      <w:tag w:val="pielikuma_dokumenti[1].jau_iesniegts_ptac_ne"/>
+                      <w:id w:val="900000077"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent/>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="001C2828" w:rsidRPr="00EB2967" w14:paraId="77C013AB" w14:textId="77777777" w:rsidTr="00010F85">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="366" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="39AD2911" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>2.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4910" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="430D56C7" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00BA5680" w:rsidRDefault="008C677C" w:rsidP="001C2828">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00BA5680">
-[...21 lines deleted...]
-                    <w:t>/kopijas</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Apmaksu apstiprinošie dokumenti/kopijas</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="850" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="71C6F5D1" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="71C6F5D1" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 2 — lapu skaits"/>
+                      <w:tag w:val="pielikuma_dokumenti[2].lapu_skaits"/>
+                      <w:id w:val="900000078"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="001C2828">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[lp.]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1728" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="78D157D8" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>jau iesniegts PTAC</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="598" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="122402AA" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="122402AA" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 2 — jau iesniegts PTAC (JĀ)"/>
+                      <w:tag w:val="pielikuma_dokumenti[2].jau_iesniegts_ptac_ja"/>
+                      <w:id w:val="900000079"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent/>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="609" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="0A86FDB7" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="0A86FDB7" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 2 — jau iesniegts PTAC (NĒ)"/>
+                      <w:tag w:val="pielikuma_dokumenti[2].jau_iesniegts_ptac_ne"/>
+                      <w:id w:val="900000080"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent/>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="001C2828" w:rsidRPr="00EB2967" w14:paraId="5D1C5F6A" w14:textId="77777777" w:rsidTr="00010F85">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="366" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="1EBF7E2F" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>3.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4910" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="33589CAE" w14:textId="31383D59" w:rsidR="001C2828" w:rsidRPr="00D15F32" w:rsidRDefault="008C677C" w:rsidP="001C2828">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00D15F32">
-[...77 lines deleted...]
-                    <w:t xml:space="preserve"> kopija</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Iesnieguma par naudas atmaksāšanu sabiedrībai ar ierobežotu atbildību "DIGITOURS" vai tūrisma aģentam kopija</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="850" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="697F7D40" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="697F7D40" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 3 — lapu skaits"/>
+                      <w:tag w:val="pielikuma_dokumenti[3].lapu_skaits"/>
+                      <w:id w:val="900000081"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="001C2828">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[lp.]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1728" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="5AF4E960" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>jau iesniegts PTAC</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="598" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="00A9DBA6" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="00A9DBA6" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 3 — jau iesniegts PTAC (JĀ)"/>
+                      <w:tag w:val="pielikuma_dokumenti[3].jau_iesniegts_ptac_ja"/>
+                      <w:id w:val="900000082"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent/>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="609" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="0F5C25A2" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="0F5C25A2" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 3 — jau iesniegts PTAC (NĒ)"/>
+                      <w:tag w:val="pielikuma_dokumenti[3].jau_iesniegts_ptac_ne"/>
+                      <w:id w:val="900000083"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent/>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="001C2828" w:rsidRPr="00EB2967" w14:paraId="32CBD9D6" w14:textId="77777777" w:rsidTr="00010F85">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="366" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="24854741" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>4.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4910" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="280B4D66" w14:textId="2E53C4F2" w:rsidR="001C2828" w:rsidRPr="00D15F32" w:rsidRDefault="008C677C" w:rsidP="001C2828">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00D15F32">
-[...61 lines deleted...]
-                    <w:t>samaksu saņemšanu apstiprinošo dokumentu kopijas</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>No sabiedrības ar ierobežotu atbildību "DIGITOURS" vai citas personas samaksu saņemšanu apstiprinošo dokumentu kopijas</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="850" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="54A51227" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="54A51227" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 4 — lapu skaits"/>
+                      <w:tag w:val="pielikuma_dokumenti[4].lapu_skaits"/>
+                      <w:id w:val="900000084"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="001C2828">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[lp.]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1728" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="5BB642AD" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>jau iesniegts PTAC</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="598" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="7A28BEE3" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="7A28BEE3" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 4 — jau iesniegts PTAC (JĀ)"/>
+                      <w:tag w:val="pielikuma_dokumenti[4].jau_iesniegts_ptac_ja"/>
+                      <w:id w:val="900000085"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent/>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="609" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="082FF4B8" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="082FF4B8" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 4 — jau iesniegts PTAC (NĒ)"/>
+                      <w:tag w:val="pielikuma_dokumenti[4].jau_iesniegts_ptac_ne"/>
+                      <w:id w:val="900000086"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent/>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="001C2828" w:rsidRPr="00EB2967" w14:paraId="3B81190D" w14:textId="77777777" w:rsidTr="00010F85">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="366" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="5170B9E9" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>5.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4910" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="6C99114F" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00EB2967" w:rsidRDefault="001C2828" w:rsidP="001C2828">
+                <w:p w14:paraId="6C99114F" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00EB2967" w:rsidRDefault="00000000" w:rsidP="001C2828">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 5 — nosaukums"/>
+                      <w:tag w:val="pielikuma_dokumenti[5].nosaukums"/>
+                      <w:id w:val="900000087"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="001C2828">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[dokumenta nosaukums]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="850" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="4739F298" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="4739F298" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 5 — lapu skaits"/>
+                      <w:tag w:val="pielikuma_dokumenti[5].lapu_skaits"/>
+                      <w:id w:val="900000088"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="001C2828">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[lp.]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1728" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="151C8478" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>jau iesniegts PTAC</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="598" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="02129B81" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="02129B81" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 5 — jau iesniegts PTAC (JĀ)"/>
+                      <w:tag w:val="pielikuma_dokumenti[5].jau_iesniegts_ptac_ja"/>
+                      <w:id w:val="900000089"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent/>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="609" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="1EE46846" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="1EE46846" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 5 — jau iesniegts PTAC (NĒ)"/>
+                      <w:tag w:val="pielikuma_dokumenti[5].jau_iesniegts_ptac_ne"/>
+                      <w:id w:val="900000090"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent/>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="001C2828" w:rsidRPr="00EB2967" w14:paraId="0781279D" w14:textId="77777777" w:rsidTr="00010F85">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="366" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="62AAED79" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>6.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4910" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="52652E6C" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00EB2967" w:rsidRDefault="001C2828" w:rsidP="001C2828">
+                <w:p w14:paraId="52652E6C" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00EB2967" w:rsidRDefault="00000000" w:rsidP="001C2828">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 6 — nosaukums"/>
+                      <w:tag w:val="pielikuma_dokumenti[6].nosaukums"/>
+                      <w:id w:val="900000091"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="001C2828">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[dokumenta nosaukums]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="850" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="0EB2BB8E" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="0EB2BB8E" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 6 — lapu skaits"/>
+                      <w:tag w:val="pielikuma_dokumenti[6].lapu_skaits"/>
+                      <w:id w:val="900000092"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="001C2828">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[lp.]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1728" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="79D1F3A6" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00010F85" w:rsidRDefault="001C2828" w:rsidP="001C2828">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>jau iesniegts PTAC</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="598" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="067D28EF" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="067D28EF" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 6 — jau iesniegts PTAC (JĀ)"/>
+                      <w:tag w:val="pielikuma_dokumenti[6].jau_iesniegts_ptac_ja"/>
+                      <w:id w:val="900000093"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent/>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="609" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="0A981598" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="001C2828" w:rsidP="001C2828">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="0A981598" w14:textId="77777777" w:rsidR="001C2828" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="001C2828">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 6 — jau iesniegts PTAC (NĒ)"/>
+                      <w:tag w:val="pielikuma_dokumenti[6].jau_iesniegts_ptac_ne"/>
+                      <w:id w:val="900000094"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent/>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00010F85" w:rsidRPr="00EB2967" w14:paraId="03134ED8" w14:textId="77777777" w:rsidTr="00010F85">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="366" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="00D958C7" w14:textId="77777777" w:rsidR="00010F85" w:rsidRPr="00010F85" w:rsidRDefault="00010F85" w:rsidP="00010F85">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>7.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4910" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="2D2F7A40" w14:textId="77777777" w:rsidR="00010F85" w:rsidRPr="00EB2967" w:rsidRDefault="00010F85" w:rsidP="00010F85">
+                <w:p w14:paraId="2D2F7A40" w14:textId="77777777" w:rsidR="00010F85" w:rsidRPr="00EB2967" w:rsidRDefault="00000000" w:rsidP="00010F85">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 7 — nosaukums"/>
+                      <w:tag w:val="pielikuma_dokumenti[7].nosaukums"/>
+                      <w:id w:val="900000095"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00010F85">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[dokumenta nosaukums]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="850" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="1171A652" w14:textId="77777777" w:rsidR="00010F85" w:rsidRPr="00F17945" w:rsidRDefault="00010F85" w:rsidP="00010F85">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="1171A652" w14:textId="77777777" w:rsidR="00010F85" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00010F85">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 7 — lapu skaits"/>
+                      <w:tag w:val="pielikuma_dokumenti[7].lapu_skaits"/>
+                      <w:id w:val="900000096"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00010F85">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[lp.]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1728" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                 </w:tcPr>
                 <w:p w14:paraId="50065830" w14:textId="77777777" w:rsidR="00010F85" w:rsidRPr="00010F85" w:rsidRDefault="00010F85" w:rsidP="00010F85">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00010F85">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>jau iesniegts PTAC</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="598" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="1E721B12" w14:textId="77777777" w:rsidR="00010F85" w:rsidRPr="00F17945" w:rsidRDefault="00010F85" w:rsidP="00010F85">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="1E721B12" w14:textId="77777777" w:rsidR="00010F85" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00010F85">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 7 — jau iesniegts PTAC (JĀ)"/>
+                      <w:tag w:val="pielikuma_dokumenti[7].jau_iesniegts_ptac_ja"/>
+                      <w:id w:val="900000097"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent/>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="609" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="1A853372" w14:textId="77777777" w:rsidR="00010F85" w:rsidRPr="00F17945" w:rsidRDefault="00010F85" w:rsidP="00010F85">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="1A853372" w14:textId="77777777" w:rsidR="00010F85" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="00010F85">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Pielikums 7 — jau iesniegts PTAC (NĒ)"/>
+                      <w:tag w:val="pielikuma_dokumenti[7].jau_iesniegts_ptac_ne"/>
+                      <w:id w:val="900000098"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent/>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="16C47150" w14:textId="77777777" w:rsidR="001C2828" w:rsidRDefault="001C2828" w:rsidP="00EB2967">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56B79F37" w14:textId="77777777" w:rsidR="00DE3B47" w:rsidRPr="00DF1A9B" w:rsidRDefault="00DE3B47" w:rsidP="008B5321">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9810" w:type="dxa"/>
-        <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9810"/>
+        <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE3B47" w14:paraId="67A4F7C4" w14:textId="77777777" w:rsidTr="005B2FB4">
+      <w:tr w:rsidR="00DE3B47" w14:paraId="67A4F7C4" w14:textId="77777777" w:rsidTr="00EF690C">
         <w:trPr>
           <w:trHeight w:val="4123"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9810" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="5D63F4F8" w14:textId="49D4649F" w:rsidR="00DE3B47" w:rsidRDefault="00216843" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="171"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9.</w:t>
-[...13 lines deleted...]
-              <w:t>PAPILDINFORMĀCIJA</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>9. PAPILDINFORMĀCIJA</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="171" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9061"/>
             </w:tblGrid>
             <w:tr w:rsidR="00DE3B47" w14:paraId="1474C19A" w14:textId="77777777" w:rsidTr="00DE3B47">
               <w:trPr>
                 <w:trHeight w:val="3154"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9061" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="5EB9AED3" w14:textId="77777777" w:rsidR="00DE3B47" w:rsidRPr="00F17945" w:rsidRDefault="00DE3B47" w:rsidP="005B2FB4">
+                <w:p w14:paraId="5EB9AED3" w14:textId="77777777" w:rsidR="00DE3B47" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="005B2FB4">
                   <w:pPr>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Papildinformācija"/>
+                      <w:tag w:val="papildinformacija"/>
+                      <w:id w:val="900000099"/>
+                      <w:showingPlcHdr/>
+                      <w:text w:multiLine="1"/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00DE3B47">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[brīva teksta piezīmes]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5E33E877" w14:textId="77777777" w:rsidR="00DE3B47" w:rsidRPr="005B2FB4" w:rsidRDefault="00DE3B47" w:rsidP="005B2FB4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="086A0DED" w14:textId="77777777" w:rsidR="00DE3B47" w:rsidRDefault="00DE3B47" w:rsidP="005B2FB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3EC1FCA9" w14:textId="77777777" w:rsidR="0063774D" w:rsidRPr="00DF1A9B" w:rsidRDefault="0063774D" w:rsidP="00DE3B47">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9840" w:type="dxa"/>
-        <w:tblInd w:w="-206" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9840"/>
+        <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0063774D" w14:paraId="5F496447" w14:textId="77777777" w:rsidTr="00010F85">
+      <w:tr w:rsidR="0063774D" w14:paraId="5F496447" w14:textId="77777777" w:rsidTr="00EF690C">
         <w:trPr>
           <w:trHeight w:val="3000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9840" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3306ACCC" w14:textId="77777777" w:rsidR="0063774D" w:rsidRDefault="001C2828" w:rsidP="001C2828">
+          <w:p w14:paraId="3306ACCC" w14:textId="77777777" w:rsidR="0063774D" w:rsidRDefault="001C2828" w:rsidP="00EF690C">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240"/>
-              <w:ind w:left="201"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:ind w:left="198"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ar savu parakstu apliecinu, ka:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="221FD9F0" w14:textId="4D7FF260" w:rsidR="0063774D" w:rsidRPr="00D15F32" w:rsidRDefault="006B59A1" w:rsidP="001C2828">
+          <w:p w14:paraId="221FD9F0" w14:textId="4D7FF260" w:rsidR="0063774D" w:rsidRPr="00D15F32" w:rsidRDefault="006B59A1" w:rsidP="00EF690C">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:before="240" w:after="240"/>
-              <w:ind w:left="921"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="589" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>N</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">sadaļā; </w:t>
+              <w:t xml:space="preserve">Neesmu saņēmis no sabiedrības ar ierobežotu atbildību "DIGITOURS", tūrisma aģenta vai citas personas citus maksājumus, izņemot tos, kas norādīti 6.sadaļā; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AF89F22" w14:textId="2418B6BF" w:rsidR="0063774D" w:rsidRDefault="006B59A1" w:rsidP="001C2828">
+          <w:p w14:paraId="3AF89F22" w14:textId="2418B6BF" w:rsidR="0063774D" w:rsidRDefault="006B59A1" w:rsidP="00EF690C">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:before="240"/>
-              <w:ind w:left="921"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="589" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Vi</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Visas iesniegumā norādītās ziņas ir patiesas. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EFDB81C" w14:textId="77777777" w:rsidR="0063774D" w:rsidRDefault="0063774D" w:rsidP="0063774D">
             <w:pPr>
               <w:ind w:left="201"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="168D056F" w14:textId="77777777" w:rsidR="0063774D" w:rsidRDefault="0063774D" w:rsidP="0063774D">
             <w:pPr>
               <w:ind w:left="201"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Iesniegts</w:t>
@@ -12221,308 +8522,290 @@
             <w:tblGrid>
               <w:gridCol w:w="2265"/>
               <w:gridCol w:w="2265"/>
               <w:gridCol w:w="2265"/>
               <w:gridCol w:w="2266"/>
             </w:tblGrid>
             <w:tr w:rsidR="0063774D" w14:paraId="1B10A76D" w14:textId="77777777" w:rsidTr="0063774D">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2265" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="3B161F28" w14:textId="77777777" w:rsidR="0063774D" w:rsidRPr="006B59A1" w:rsidRDefault="0063774D" w:rsidP="0063774D">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006B59A1">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Datums</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
+                  <w:tcW w:w="6796" w:type="dxa"/>
+                  <w:gridSpan w:val="3"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="5AB62556" w14:textId="77777777" w:rsidR="0063774D" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="0063774D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Datums"/>
+                      <w:tag w:val="apliecinajums.iesniegts_datums"/>
+                      <w:id w:val="900000100"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="0063774D">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[DD.MM.GGGG]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0063774D" w14:paraId="4EF48648" w14:textId="77777777" w:rsidTr="0063774D">
+              <w:tc>
+                <w:tcPr>
                   <w:tcW w:w="2265" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="5AB62556" w14:textId="77777777" w:rsidR="0063774D" w:rsidRPr="00F17945" w:rsidRDefault="0063774D" w:rsidP="0063774D">
-[...5 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="68F3C455" w14:textId="77777777" w:rsidR="0063774D" w:rsidRPr="006B59A1" w:rsidRDefault="0063774D" w:rsidP="0063774D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Paraksta atšifrējums</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2265" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w14:paraId="6ABFD282" w14:textId="77777777" w:rsidR="0063774D" w:rsidRPr="00F17945" w:rsidRDefault="00000000" w:rsidP="0063774D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="Paraksta atšifrējums"/>
+                      <w:tag w:val="apliecinajums.paraksta_atsifrejums"/>
+                      <w:id w:val="900000101"/>
+                      <w:showingPlcHdr/>
+                      <w:text/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="0063774D">
+                        <w:rPr>
+                          <w:rStyle w:val="Vietturateksts"/>
+                          <w:b/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>[vārds, uzvārds]</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2265" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="18C32BFC" w14:textId="77777777" w:rsidR="0063774D" w:rsidRPr="0063774D" w:rsidRDefault="0063774D" w:rsidP="0063774D">
-                  <w:pPr>
+                <w:p w14:paraId="5BFBB910" w14:textId="77777777" w:rsidR="0063774D" w:rsidRPr="0063774D" w:rsidRDefault="0063774D" w:rsidP="0063774D">
+                  <w:pPr>
+                    <w:jc w:val="right"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...87 lines deleted...]
-                  <w:r w:rsidRPr="006B59A1">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>paraksts</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2266" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
                 <w:p w14:paraId="62F793F8" w14:textId="77777777" w:rsidR="0063774D" w:rsidRDefault="0063774D" w:rsidP="0063774D">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="15D0554C" w14:textId="77777777" w:rsidR="0063774D" w:rsidRPr="005B2FB4" w:rsidRDefault="0063774D" w:rsidP="0063774D">
             <w:pPr>
               <w:ind w:left="201"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7464EF9E" w14:textId="77777777" w:rsidR="0063774D" w:rsidRDefault="0063774D" w:rsidP="0063774D">
             <w:pPr>
               <w:ind w:left="201"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B2FB4">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">*Sagatavots, </w:t>
+              <w:t>*Sagatavots, pamatojoties uz Tūrisma likuma 8.</w:t>
             </w:r>
-            <w:r w:rsidR="008C677C" w:rsidRPr="005B2FB4">
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00D15F32">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D15F32">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> panta pirmās daļas 4.punktu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D98D694" w14:textId="77777777" w:rsidR="0063774D" w:rsidRPr="0063774D" w:rsidRDefault="0063774D" w:rsidP="0063774D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0063774D" w:rsidRPr="0063774D" w:rsidSect="0072479A">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1134" w:bottom="426" w:left="1134" w:header="709" w:footer="179" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="271CA554" w14:textId="77777777" w:rsidR="00243F9C" w:rsidRDefault="00243F9C" w:rsidP="0072479A">
+    <w:p w14:paraId="779464B1" w14:textId="77777777" w:rsidR="00FE379C" w:rsidRDefault="00FE379C" w:rsidP="0072479A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D24B5D0" w14:textId="77777777" w:rsidR="00243F9C" w:rsidRDefault="00243F9C" w:rsidP="0072479A">
+    <w:p w14:paraId="627746E3" w14:textId="77777777" w:rsidR="00FE379C" w:rsidRDefault="00FE379C" w:rsidP="0072479A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -12557,51 +8840,51 @@
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="628669762"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="6A5B57E5" w14:textId="77777777" w:rsidR="0072479A" w:rsidRPr="0072479A" w:rsidRDefault="0072479A">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="0072479A">
@@ -12630,70 +8913,70 @@
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="0072479A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4D47D278" w14:textId="77777777" w:rsidR="0072479A" w:rsidRDefault="0072479A">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D74E9E8" w14:textId="77777777" w:rsidR="00243F9C" w:rsidRDefault="00243F9C" w:rsidP="0072479A">
+    <w:p w14:paraId="185C5F8C" w14:textId="77777777" w:rsidR="00FE379C" w:rsidRDefault="00FE379C" w:rsidP="0072479A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="392DF98F" w14:textId="77777777" w:rsidR="00243F9C" w:rsidRDefault="00243F9C" w:rsidP="0072479A">
+    <w:p w14:paraId="2912EA95" w14:textId="77777777" w:rsidR="00FE379C" w:rsidRDefault="00FE379C" w:rsidP="0072479A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B971731"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FD20CA6"/>
     <w:lvl w:ilvl="0" w:tplc="7A50AEFA">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1230" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12998,283 +9281,295 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="609A3C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18223100"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1440" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3600" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="18046951">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1198927881">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1215121704">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="464198457">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00692483"/>
     <w:rsid w:val="00010F85"/>
     <w:rsid w:val="0004429E"/>
+    <w:rsid w:val="00046768"/>
     <w:rsid w:val="00052CC8"/>
     <w:rsid w:val="00055F04"/>
     <w:rsid w:val="000C5C46"/>
     <w:rsid w:val="000D1663"/>
     <w:rsid w:val="000D626F"/>
+    <w:rsid w:val="00142792"/>
     <w:rsid w:val="001C1502"/>
     <w:rsid w:val="001C2828"/>
     <w:rsid w:val="001C29CF"/>
+    <w:rsid w:val="001C6849"/>
     <w:rsid w:val="00216843"/>
     <w:rsid w:val="00231C65"/>
-    <w:rsid w:val="00243F9C"/>
     <w:rsid w:val="00253C1F"/>
+    <w:rsid w:val="00284BC9"/>
     <w:rsid w:val="00295742"/>
     <w:rsid w:val="002A0CF9"/>
     <w:rsid w:val="002A675F"/>
     <w:rsid w:val="002D7665"/>
     <w:rsid w:val="002F48F6"/>
+    <w:rsid w:val="003407A2"/>
     <w:rsid w:val="0037759B"/>
+    <w:rsid w:val="003E5831"/>
     <w:rsid w:val="003F1758"/>
     <w:rsid w:val="00407AB4"/>
     <w:rsid w:val="00421F48"/>
     <w:rsid w:val="00422A64"/>
     <w:rsid w:val="00434686"/>
     <w:rsid w:val="00457FA9"/>
     <w:rsid w:val="00482E68"/>
     <w:rsid w:val="00495021"/>
     <w:rsid w:val="004B4B47"/>
     <w:rsid w:val="004C25AD"/>
     <w:rsid w:val="004D0332"/>
     <w:rsid w:val="004D472E"/>
     <w:rsid w:val="004E0489"/>
     <w:rsid w:val="004F4DD6"/>
-    <w:rsid w:val="0052648C"/>
     <w:rsid w:val="00540AF8"/>
+    <w:rsid w:val="00565A0A"/>
     <w:rsid w:val="0059036B"/>
     <w:rsid w:val="0059539D"/>
     <w:rsid w:val="005B2FB4"/>
     <w:rsid w:val="005E7A47"/>
     <w:rsid w:val="0063774D"/>
     <w:rsid w:val="00662832"/>
     <w:rsid w:val="00692483"/>
+    <w:rsid w:val="00694503"/>
     <w:rsid w:val="006A56B8"/>
     <w:rsid w:val="006B59A1"/>
     <w:rsid w:val="006B7908"/>
     <w:rsid w:val="006F264A"/>
-    <w:rsid w:val="00714B3F"/>
+    <w:rsid w:val="00717D0E"/>
     <w:rsid w:val="0072479A"/>
     <w:rsid w:val="0074552C"/>
+    <w:rsid w:val="007668CE"/>
     <w:rsid w:val="0078760F"/>
     <w:rsid w:val="00795CE4"/>
     <w:rsid w:val="007A71D4"/>
     <w:rsid w:val="007B63B4"/>
-    <w:rsid w:val="007D2391"/>
     <w:rsid w:val="007F38A2"/>
     <w:rsid w:val="0080676C"/>
     <w:rsid w:val="00821E99"/>
     <w:rsid w:val="0083137B"/>
     <w:rsid w:val="00837AD8"/>
+    <w:rsid w:val="008470D6"/>
     <w:rsid w:val="008B5321"/>
     <w:rsid w:val="008C677C"/>
     <w:rsid w:val="00902D63"/>
     <w:rsid w:val="00941B92"/>
     <w:rsid w:val="009727BA"/>
     <w:rsid w:val="009E572F"/>
     <w:rsid w:val="009F34E8"/>
     <w:rsid w:val="009F3636"/>
     <w:rsid w:val="00A035E5"/>
     <w:rsid w:val="00A34CB5"/>
     <w:rsid w:val="00A4224B"/>
     <w:rsid w:val="00AA2907"/>
     <w:rsid w:val="00AA634D"/>
     <w:rsid w:val="00B13E78"/>
     <w:rsid w:val="00B176AE"/>
     <w:rsid w:val="00B26AB1"/>
     <w:rsid w:val="00B34400"/>
     <w:rsid w:val="00B8697F"/>
     <w:rsid w:val="00BA43C1"/>
     <w:rsid w:val="00BA5680"/>
     <w:rsid w:val="00BA61CB"/>
     <w:rsid w:val="00BA6A95"/>
     <w:rsid w:val="00BC1E32"/>
     <w:rsid w:val="00C2250A"/>
     <w:rsid w:val="00C770B1"/>
+    <w:rsid w:val="00CC221B"/>
     <w:rsid w:val="00CC4A78"/>
     <w:rsid w:val="00CD6C54"/>
     <w:rsid w:val="00D15F32"/>
     <w:rsid w:val="00D9053A"/>
     <w:rsid w:val="00DD12A4"/>
     <w:rsid w:val="00DE3B47"/>
     <w:rsid w:val="00DF1A9B"/>
     <w:rsid w:val="00DF3B0E"/>
     <w:rsid w:val="00E00447"/>
     <w:rsid w:val="00E1491E"/>
+    <w:rsid w:val="00E3627B"/>
     <w:rsid w:val="00EB2967"/>
     <w:rsid w:val="00EB4C4B"/>
+    <w:rsid w:val="00EE21A6"/>
+    <w:rsid w:val="00EF690C"/>
     <w:rsid w:val="00F059B4"/>
     <w:rsid w:val="00F072BA"/>
     <w:rsid w:val="00F17945"/>
-    <w:rsid w:val="00F21936"/>
+    <w:rsid w:val="00F22D71"/>
     <w:rsid w:val="00F61D32"/>
     <w:rsid w:val="00F81863"/>
     <w:rsid w:val="00F84713"/>
+    <w:rsid w:val="00F8661B"/>
     <w:rsid w:val="00FA1B3A"/>
     <w:rsid w:val="00FA2A50"/>
     <w:rsid w:val="00FC1B23"/>
     <w:rsid w:val="00FC44BB"/>
-    <w:rsid w:val="00FC71C0"/>
+    <w:rsid w:val="00FE379C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="69E5DA7B"/>
@@ -14234,70 +10529,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E481F061-73CF-4EC2-8665-898178932F22}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>3828</Words>
-  <Characters>2182</Characters>
+  <Words>852</Words>
+  <Characters>6181</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>131</Lines>
+  <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5999</CharactersWithSpaces>
+  <CharactersWithSpaces>6968</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Santa Zarāne</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>