--- v0 (2025-11-02)
+++ v1 (2026-08-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5453375D" w14:textId="77777777" w:rsidR="00730457" w:rsidRPr="00730457" w:rsidRDefault="00730457" w:rsidP="00730457">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-57" w:firstLine="4678"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00730457">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Patērētāju tiesību aizsardzības centram</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177FC42D" w14:textId="5D58EB22" w:rsidR="00730457" w:rsidRPr="00730457" w:rsidRDefault="00730457" w:rsidP="00730457">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-57" w:firstLine="4678"/>
@@ -70,68 +70,100 @@
       <w:r w:rsidRPr="00730457">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00730457">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nr. 90000068854</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B95C093" w14:textId="77777777" w:rsidR="00730457" w:rsidRPr="00730457" w:rsidRDefault="00730457" w:rsidP="00730457">
+    <w:p w14:paraId="1B95C093" w14:textId="28E8459C" w:rsidR="00730457" w:rsidRPr="00730457" w:rsidRDefault="00CE30B4" w:rsidP="00730457">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-57" w:firstLine="4678"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00730457">
-[...5 lines deleted...]
-        <w:t>Brīvības ielā 55, LV-1010</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Talejas</w:t>
+      </w:r>
+      <w:r w:rsidR="00730457" w:rsidRPr="00730457">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ielā </w:t>
+      </w:r>
+      <w:r w:rsidR="001870D4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00730457" w:rsidRPr="00730457">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, LV-10</w:t>
+      </w:r>
+      <w:r w:rsidR="001870D4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B099327" w14:textId="77777777" w:rsidR="00730457" w:rsidRPr="00730457" w:rsidRDefault="00730457" w:rsidP="00730457">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-57" w:firstLine="4678"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00730457">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pasts@ptac.gov.lv</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="195F3183" w14:textId="77777777" w:rsidR="00730457" w:rsidRPr="005345F1" w:rsidRDefault="00730457" w:rsidP="005345F1">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -183,51 +215,51 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00730457">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="005345F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Reģistrācijas numurs biedrību un nodibinājumu reģistrā</w:t>
       </w:r>
       <w:r w:rsidRPr="005345F1">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="005345F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62BAA0FE" w14:textId="77777777" w:rsidR="00730457" w:rsidRPr="00730457" w:rsidRDefault="00730457" w:rsidP="005345F1">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-57" w:firstLine="4678"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -719,51 +751,51 @@
       <w:r w:rsidRPr="00B13D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> patērētāju interešu aizsardzības jomā pirms iesnieguma piešķirt kvalificētās institūcijas statusu</w:t>
       </w:r>
       <w:r w:rsidR="00561740">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegšanas</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B13D7D" w14:paraId="2C965FB7" w14:textId="77777777" w:rsidTr="005345F1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D3610DB" w14:textId="77777777" w:rsidR="00B13D7D" w:rsidRPr="00730457" w:rsidRDefault="00B13D7D" w:rsidP="00730457">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk150972373"/>
           </w:p>
           <w:p w14:paraId="3BF5E29D" w14:textId="77777777" w:rsidR="00B13D7D" w:rsidRPr="00730457" w:rsidRDefault="00B13D7D" w:rsidP="00730457">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -824,51 +856,51 @@
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Par statūtos noteiktajiem mērķiem</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
       </w:tblGrid>
       <w:tr w:rsidR="00561740" w14:paraId="5E0E19C1" w14:textId="77777777" w:rsidTr="005345F1">
         <w:trPr>
           <w:trHeight w:val="2044"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B1B5D3B" w14:textId="77777777" w:rsidR="00561740" w:rsidRPr="00730457" w:rsidRDefault="00561740" w:rsidP="00730457">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03D45B8E" w14:textId="77777777" w:rsidR="00561740" w:rsidRPr="00730457" w:rsidRDefault="00561740" w:rsidP="00730457">
@@ -941,51 +973,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Par to, vai iesniedzēja darbībai ir peļņas gūšanas raksturs </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
       </w:tblGrid>
       <w:tr w:rsidR="00615490" w14:paraId="460F6B81" w14:textId="77777777" w:rsidTr="005345F1">
         <w:trPr>
           <w:trHeight w:val="2113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F6D1A83" w14:textId="77777777" w:rsidR="00615490" w:rsidRPr="005345F1" w:rsidRDefault="00615490" w:rsidP="005345F1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="379ED7DA" w14:textId="77777777" w:rsidR="00615490" w:rsidRPr="005345F1" w:rsidRDefault="00615490" w:rsidP="005345F1">
@@ -1079,51 +1111,51 @@
       <w:r w:rsidR="00925B1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>iesniedzēja</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> nav pasludināta maksātnespējīgu</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
       </w:tblGrid>
       <w:tr w:rsidR="00767700" w14:paraId="7AB6E391" w14:textId="77777777" w:rsidTr="005345F1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AB78B20" w14:textId="77777777" w:rsidR="00767700" w:rsidRPr="005345F1" w:rsidRDefault="00767700" w:rsidP="005345F1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E6112DB" w14:textId="77777777" w:rsidR="00767700" w:rsidRPr="005345F1" w:rsidRDefault="00767700" w:rsidP="005345F1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -1237,51 +1269,51 @@
       <w:r w:rsidR="00DE600A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="00ED091F" w:rsidRPr="00ED091F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> neietekmē ražotāji, pārdevēji vai pakalpojuma sniedzēji un citas personas, kurām ir ekonomiskas intereses celt pārstāvības prasību</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED091F" w14:paraId="14746033" w14:textId="77777777" w:rsidTr="005345F1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="175B4EB3" w14:textId="77777777" w:rsidR="00ED091F" w:rsidRPr="005345F1" w:rsidRDefault="00ED091F" w:rsidP="003A27C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4BF8C0BF" w14:textId="77777777" w:rsidR="00ED091F" w:rsidRPr="005345F1" w:rsidRDefault="00ED091F" w:rsidP="003A27C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -1386,51 +1418,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, j</w:t>
       </w:r>
       <w:r w:rsidRPr="00C05B51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>a finansējumu nodrošina trešās personas</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
       </w:tblGrid>
       <w:tr w:rsidR="00167831" w14:paraId="460C7E46" w14:textId="77777777" w:rsidTr="005345F1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5661E00C" w14:textId="77777777" w:rsidR="00167831" w:rsidRPr="005345F1" w:rsidRDefault="00167831" w:rsidP="00167831">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54687FFD" w14:textId="77777777" w:rsidR="00167831" w:rsidRPr="005345F1" w:rsidRDefault="00167831" w:rsidP="00167831">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -1617,51 +1649,51 @@
       <w:r w:rsidR="00393C9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>iesniedzēja</w:t>
       </w:r>
       <w:r w:rsidR="00393C9F" w:rsidRPr="00393C9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> finansējuma avotiem kopumā, tās organizatorisko, vadības un dalībnieku struktūru, tās statūtos noteikto mērķi un tās darbībām.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8926"/>
       </w:tblGrid>
       <w:tr w:rsidR="00393C9F" w14:paraId="785D03E1" w14:textId="77777777" w:rsidTr="005345F1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8926" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4017A8C0" w14:textId="77777777" w:rsidR="00393C9F" w:rsidRPr="005345F1" w:rsidRDefault="00393C9F" w:rsidP="005345F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="492C3561" w14:textId="77777777" w:rsidR="00393C9F" w:rsidRPr="005345F1" w:rsidRDefault="00393C9F" w:rsidP="005345F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -1758,51 +1790,51 @@
     </w:p>
     <w:p w14:paraId="19B7C899" w14:textId="44E270EC" w:rsidR="001471DD" w:rsidRPr="005345F1" w:rsidRDefault="00C85963" w:rsidP="005345F1">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005345F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pielikumā pievienotie dokumenti:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44244C5A" w14:textId="2C20F63D" w:rsidR="00102899" w:rsidRPr="005345F1" w:rsidRDefault="00000000" w:rsidP="005345F1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1943723039"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="005345F1" w:rsidRPr="005345F1">
@@ -1820,72 +1852,72 @@
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00102899" w:rsidRPr="005345F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="005345F1" w:rsidRPr="005345F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57FFA8E1" w14:textId="4723BD2C" w:rsidR="001471DD" w:rsidRPr="005345F1" w:rsidRDefault="001471DD" w:rsidP="005345F1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005345F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pārstāvības tiesības apliecinošs dokuments (ja nepieciešams)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AEA4C3A" w14:textId="0EC2C8BE" w:rsidR="001471DD" w:rsidRPr="005345F1" w:rsidRDefault="00000000" w:rsidP="005345F1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="939269346"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="005345F1" w:rsidRPr="005345F1">
@@ -1911,88 +1943,88 @@
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="005345F1" w:rsidRPr="005345F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
       <w:r w:rsidR="001471DD" w:rsidRPr="005345F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D302F1" w14:textId="2C668F38" w:rsidR="001471DD" w:rsidRPr="005345F1" w:rsidRDefault="001471DD" w:rsidP="005345F1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005345F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">*Iesniedzējs iesniegumam pievieno statūtu kopiju, </w:t>
       </w:r>
       <w:r w:rsidRPr="005345F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>reglamenta/nolikuma un/vai citu tā darbību pamatojošo dokumentu kopijas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="759123B1" w14:textId="2C9A98F9" w:rsidR="0062290E" w:rsidRPr="005345F1" w:rsidRDefault="00000000" w:rsidP="005345F1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="878434976"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="005345F1" w:rsidRPr="005345F1">
@@ -2010,51 +2042,51 @@
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00254E9F" w:rsidRPr="005345F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="005345F1" w:rsidRPr="005345F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AA3A614" w14:textId="1AB21A14" w:rsidR="00254E9F" w:rsidRPr="005345F1" w:rsidRDefault="00000000" w:rsidP="005345F1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1283800091"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="005345F1" w:rsidRPr="005345F1">
@@ -2072,51 +2104,51 @@
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00254E9F" w:rsidRPr="005345F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="005345F1" w:rsidRPr="005345F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3BA080" w14:textId="1EF24260" w:rsidR="00B20477" w:rsidRPr="005345F1" w:rsidRDefault="00000000" w:rsidP="005345F1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1361549439"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="005345F1" w:rsidRPr="005345F1">
@@ -2147,51 +2179,51 @@
       </w:r>
       <w:r w:rsidR="005345F1" w:rsidRPr="005345F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE8C7D3" w14:textId="131F78F3" w:rsidR="00D20F3F" w:rsidRDefault="00D20F3F" w:rsidP="00592C62">
       <w:pPr>
         <w:spacing w:before="480" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="2403"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D20F3F" w14:paraId="2393D71D" w14:textId="77777777" w:rsidTr="00587EBA">
         <w:trPr>
           <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2517,224 +2549,223 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57764">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>*Dokumenta rekvizītus "datums" un "paraksts" neaizpilda, ja elektroniskais dokuments ir sagatavots atbilstoši normatīvajiem aktiem par elektronisko dokumentu noformēšanu.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C85963" w:rsidRPr="00592C62" w:rsidSect="00730457">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4336A351" w14:textId="77777777" w:rsidR="00A81BFD" w:rsidRDefault="00A81BFD" w:rsidP="00730457">
+    <w:p w14:paraId="103152C1" w14:textId="77777777" w:rsidR="00CA743E" w:rsidRDefault="00CA743E" w:rsidP="00730457">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60AB553F" w14:textId="77777777" w:rsidR="00A81BFD" w:rsidRDefault="00A81BFD" w:rsidP="00730457">
+    <w:p w14:paraId="75A6B172" w14:textId="77777777" w:rsidR="00CA743E" w:rsidRDefault="00CA743E" w:rsidP="00730457">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DEBB368" w14:textId="77777777" w:rsidR="00A81BFD" w:rsidRDefault="00A81BFD" w:rsidP="00730457">
+    <w:p w14:paraId="47444365" w14:textId="77777777" w:rsidR="00CA743E" w:rsidRDefault="00CA743E" w:rsidP="00730457">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E14E1E3" w14:textId="77777777" w:rsidR="00A81BFD" w:rsidRDefault="00A81BFD" w:rsidP="00730457">
+    <w:p w14:paraId="7067B53C" w14:textId="77777777" w:rsidR="00CA743E" w:rsidRDefault="00CA743E" w:rsidP="00730457">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="49F2EF09" w14:textId="318DF519" w:rsidR="00730457" w:rsidRPr="00730457" w:rsidRDefault="00730457" w:rsidP="00730457">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00730457">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00730457">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai līdzvērtīgā kompetentā iestādē citā Eiropas Savienības vai Eiropas Ekonomikas zonas valstī, kurā biedrība ir reģistrēta</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1040" type="#_x0000_t75" style="width:11.4pt;height:11.4pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="msoEE37"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BA8274E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1220AF52"/>
     <w:lvl w:ilvl="0" w:tplc="04260007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -3283,154 +3314,160 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="870608146">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1489444411">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="306905295">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="933517828">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1829514210">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA77E8"/>
     <w:rsid w:val="000F595C"/>
     <w:rsid w:val="00102899"/>
     <w:rsid w:val="00133543"/>
     <w:rsid w:val="001471DD"/>
     <w:rsid w:val="00167831"/>
+    <w:rsid w:val="001870D4"/>
     <w:rsid w:val="00230C7E"/>
     <w:rsid w:val="00254E9F"/>
+    <w:rsid w:val="003407A2"/>
     <w:rsid w:val="00356EC6"/>
     <w:rsid w:val="00393C9F"/>
     <w:rsid w:val="003A27C8"/>
+    <w:rsid w:val="004A29A0"/>
     <w:rsid w:val="005345F1"/>
     <w:rsid w:val="00561740"/>
     <w:rsid w:val="00587EBA"/>
     <w:rsid w:val="00592C62"/>
     <w:rsid w:val="005B3C17"/>
     <w:rsid w:val="0060500A"/>
     <w:rsid w:val="00612502"/>
     <w:rsid w:val="00615490"/>
     <w:rsid w:val="0062290E"/>
+    <w:rsid w:val="00643FC9"/>
     <w:rsid w:val="00660515"/>
     <w:rsid w:val="00730457"/>
     <w:rsid w:val="0074092C"/>
     <w:rsid w:val="007423EA"/>
     <w:rsid w:val="00767700"/>
     <w:rsid w:val="007C2D9B"/>
     <w:rsid w:val="0080357C"/>
     <w:rsid w:val="00925B1E"/>
     <w:rsid w:val="00A56F60"/>
     <w:rsid w:val="00A81BFD"/>
     <w:rsid w:val="00AC2305"/>
     <w:rsid w:val="00B13D7D"/>
     <w:rsid w:val="00B20477"/>
     <w:rsid w:val="00B51B52"/>
     <w:rsid w:val="00BC1EEA"/>
     <w:rsid w:val="00C05B51"/>
     <w:rsid w:val="00C85963"/>
     <w:rsid w:val="00CA14C4"/>
+    <w:rsid w:val="00CA743E"/>
     <w:rsid w:val="00CA77E8"/>
     <w:rsid w:val="00CC5DD0"/>
+    <w:rsid w:val="00CE30B4"/>
     <w:rsid w:val="00D20F3F"/>
     <w:rsid w:val="00D77E5F"/>
     <w:rsid w:val="00DA2E77"/>
     <w:rsid w:val="00DC4EB7"/>
     <w:rsid w:val="00DE600A"/>
     <w:rsid w:val="00E32A3F"/>
     <w:rsid w:val="00E85CC6"/>
     <w:rsid w:val="00ED091F"/>
     <w:rsid w:val="00EE0F09"/>
     <w:rsid w:val="00F40811"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="4393C1D7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5F859C1E-B0AE-4A2C-BBD4-63CD4D51D0B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3780,245 +3817,245 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00561740"/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="003A27C8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B13D7D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B20477"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B20477"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B20477"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B20477"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:basedOn w:val="KomentratekstsRakstz"/>
+    <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B20477"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A56F60"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Neatrisintapieminana">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A56F60"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Vresteksts">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="VrestekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00730457"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
+    <w:name w:val="Vēres teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Vresteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00730457"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00730457"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -4305,69 +4342,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4831BF36-9970-44F1-9C7D-64584593B773}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1705</Words>
-  <Characters>973</Characters>
+  <Words>347</Words>
+  <Characters>2329</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>122</Lines>
+  <Paragraphs>95</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2673</CharactersWithSpaces>
+  <CharactersWithSpaces>2581</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Edīte Drozda</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>