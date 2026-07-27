--- v0 (2025-10-19)
+++ v1 (2026-07-27)
@@ -1,7635 +1,4548 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="60D2C708" w14:textId="60382A0F" w:rsidR="001A4B05" w:rsidRPr="006D52C3" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+    <w:p w14:paraId="050EE31F" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1B23A9" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272BCB78" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D52C3">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Iesniegums tūrisma aģent</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00571335" w:rsidRPr="006D52C3">
+        <w:t xml:space="preserve">Iesniegums tūrisma aģenta un tūrisma operatora licencēšanai un </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...46 lines deleted...]
-        </w:rPr>
         <w:br/>
-      </w:r>
-[...65 lines deleted...]
-    <w:p w14:paraId="112A653C" w14:textId="77777777" w:rsidR="00574D08" w:rsidRPr="006D52C3" w:rsidRDefault="00574D08" w:rsidP="00DF019E">
+        <w:t>saistītu tūrisma pakalpojumu sniedzēja reģistrācijai datubāzē</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56297EB4" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="227A74C8" w14:textId="77777777" w:rsidR="001A4B05" w:rsidRPr="006D52C3" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+    <w:p w14:paraId="10EE9D81" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D52C3">
-[...84 lines deleted...]
-    <w:p w14:paraId="4EDEE928" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="006D52C3" w:rsidRDefault="0039442A" w:rsidP="00DF019E">
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Iesniegums aizpildīts 20__. gada __. ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1D16BC" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58A38ED4" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="006D52C3" w:rsidRDefault="00676379" w:rsidP="00A7577D">
+    <w:p w14:paraId="4FFDFEF7" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="142"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D52C3">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D52C3">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
-      <w:r w:rsidR="0077239D" w:rsidRPr="006D52C3">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Darbības veids</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00C24B00" w:rsidRPr="006D52C3">
+        <w:t xml:space="preserve">Darbības veids </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C24B00" w:rsidRPr="006D52C3">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>atzīmēt ar X atbilstošo</w:t>
       </w:r>
-      <w:r w:rsidR="00C24B00" w:rsidRPr="006D52C3">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AB390E" w14:textId="77777777" w:rsidR="00D63E5D" w:rsidRPr="006D52C3" w:rsidRDefault="00D63E5D" w:rsidP="00DF019E">
+    <w:p w14:paraId="5E2B2D4F" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="2577" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="30" w:type="dxa"/>
           <w:left w:w="30" w:type="dxa"/>
           <w:bottom w:w="30" w:type="dxa"/>
           <w:right w:w="30" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4106"/>
-        <w:gridCol w:w="564"/>
+        <w:gridCol w:w="3759"/>
+        <w:gridCol w:w="517"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="1102E73C" w14:textId="77777777" w:rsidTr="0052321D">
+      <w:tr w:rsidR="000F4018" w14:paraId="36E5B7D0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4396" w:type="pct"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Tūrisma </w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="397618E6" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tūrisma aģents </w:t>
             </w:r>
-            <w:r w:rsidR="005F0196" w:rsidRPr="0052321D">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">aģents </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="604" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02A60A4C" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F4018" w14:paraId="41C62DE1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4396" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25C974DE" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tūrisma operators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
-          </w:tcPr>
-          <w:p w14:paraId="1512E5B4" w14:textId="77777777" w:rsidR="001A4B05" w:rsidRPr="006D52C3" w:rsidRDefault="001A4B05" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C952C02" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="4ACE2A48" w14:textId="77777777" w:rsidTr="0052321D">
+      <w:tr w:rsidR="000F4018" w14:paraId="25937F0D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4396" w:type="pct"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Tūrisma </w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADAF2D1" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Saistītu tūrisma pakalpojumu sniedzējs</w:t>
             </w:r>
-            <w:r w:rsidR="005F0196" w:rsidRPr="0052321D">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
-          </w:tcPr>
-[...52 lines deleted...]
-          <w:p w14:paraId="3CC50ED5" w14:textId="77777777" w:rsidR="001A4B05" w:rsidRPr="006D52C3" w:rsidRDefault="001A4B05" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CA23336" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="454B5201" w14:textId="77777777" w:rsidR="00641C75" w:rsidRPr="006D52C3" w:rsidRDefault="00641C75" w:rsidP="00D64969">
+    <w:p w14:paraId="267DE6DF" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7595D1D8" w14:textId="35DFF10B" w:rsidR="00641C75" w:rsidRDefault="00676379" w:rsidP="00D64969">
+    <w:p w14:paraId="470EC7FC" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D52C3">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2. </w:t>
       </w:r>
-      <w:r w:rsidR="0077239D" w:rsidRPr="006D52C3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Informācija par tūrisma aģentu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA2A13" w:rsidRPr="006D52C3">
+        <w:t xml:space="preserve">Informācija par tūrisma aģentu, tūrisma operatoru vai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">saistītu </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0039442A" w:rsidRPr="006D52C3">
+        <w:t>tūrisma pakalpojumu sniedzēju</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1AF99F" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...69 lines deleted...]
-    <w:p w14:paraId="0FA03160" w14:textId="090671E3" w:rsidR="0039442A" w:rsidRPr="006D52C3" w:rsidRDefault="00CD7898" w:rsidP="00D64969">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EE711E5" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D52C3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>2.1. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:t xml:space="preserve">2.1. Aizpilda </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:lang w:eastAsia="en-US"/>
-[...78 lines deleted...]
-    <w:p w14:paraId="0F92E48E" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="006D52C3" w:rsidRDefault="0039442A" w:rsidP="00DF019E">
+        </w:rPr>
+        <w:t>tūrisma aģents, tūrisma operators vai saistītu tūrisma pakalpojumu sniedzējs – juridiska persona</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A63C74" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4248"/>
-        <w:gridCol w:w="4813"/>
+        <w:gridCol w:w="4003"/>
+        <w:gridCol w:w="4293"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="359CFF9A" w14:textId="77777777" w:rsidTr="00D64969">
+      <w:tr w:rsidR="000F4018" w14:paraId="341DA8E1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1156C34D" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="0052321D" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="116A2C2C" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0052321D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Nosaukums (firma)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4813" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="488F1ECA" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="006D52C3" w:rsidRDefault="0039442A" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="312D5B8B" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="10F25E82" w14:textId="77777777" w:rsidTr="00D64969">
+      <w:tr w:rsidR="000F4018" w14:paraId="282D96ED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="63069714" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="0052321D" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70E4A138" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0052321D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Filiāles </w:t>
             </w:r>
-            <w:r w:rsidR="006D52C3" w:rsidRPr="0052321D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>nosaukums (firma)</w:t>
             </w:r>
-            <w:r w:rsidRPr="0052321D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4813" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0EDEB5D5" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="006D52C3" w:rsidRDefault="0039442A" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E09C740" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="0FEF8F3B" w14:textId="77777777" w:rsidTr="00D64969">
+      <w:tr w:rsidR="000F4018" w14:paraId="111D7B8E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D20688F" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="0052321D" w:rsidRDefault="00EB230C" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7803D02B" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0052321D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t>Preču zīme</w:t>
             </w:r>
-            <w:r w:rsidR="0077239D" w:rsidRPr="0052321D">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4813" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45560C2A" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="6AB1D1DA" w14:textId="77777777" w:rsidTr="00D64969">
+      <w:tr w:rsidR="000F4018" w14:paraId="58281A15" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="745688D9" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="0052321D" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3319B753" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0052321D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>Reģistrācijas kods</w:t>
+              <w:t>Reģistrācijas kods nodokļu maksātāju reģistrā vai reģistrācijas numurs Latvijas Republikas Uzņēmumu reģistrā (vai līdzvērtīgā kompetentā iestādē citā Eiropas Savienības dalībvalstī, kurā juridiskā persona ir reģistrēta)</w:t>
             </w:r>
-            <w:r w:rsidR="00CA2C32" w:rsidRPr="0052321D">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4813" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C9AC297" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:spacing w:val="-2"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00F80B20" w:rsidRPr="0052321D">
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F4018" w14:paraId="17233C0B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="157D81F4" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:spacing w:val="-2"/>
-[...54 lines deleted...]
-            <w:r w:rsidRPr="0052321D">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NACE 2. red. kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4813" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="16753A8E" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="0052321D" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AEF3DD1" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0052321D">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F4018" w14:paraId="3143A084" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC31F8E" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Juridiskā adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4813" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2A54074B" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="006D52C3" w:rsidRDefault="0039442A" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="019E4EDA" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="2BD3A15A" w14:textId="77777777" w:rsidTr="00D64969">
+      <w:tr w:rsidR="000F4018" w14:paraId="35F31891" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0339C4DC" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="0052321D" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A71BEF3" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0052321D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Faktiskā adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4813" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="70E1C406" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="0052321D" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48B72AD5" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0052321D">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F4018" w14:paraId="475DDB94" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A02331D" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontaktinformācija:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4813" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="13126B2D" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="0052321D" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="516FC177" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0052321D">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F4018" w14:paraId="37FB21ED" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76BDA570" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">         tālruņa numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4813" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-            <w:r w:rsidRPr="0052321D">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6480B05F" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F4018" w14:paraId="3CEBF5FA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38514CC7" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">         elektroniskā pasta adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4813" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="733E068D" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="006D52C3" w:rsidRDefault="0039442A" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21FB334E" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF165B" w:rsidRPr="006D52C3" w14:paraId="7F955421" w14:textId="77777777" w:rsidTr="00D64969">
+      <w:tr w:rsidR="000F4018" w14:paraId="0B15FFE1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="472DDE7C" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="0052321D" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43484BF7" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0052321D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dibināšanas gads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4813" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="45BD05D3" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="006D52C3" w:rsidRDefault="0039442A" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47971BE5" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1EC96615" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="006D52C3" w:rsidRDefault="0039442A" w:rsidP="00DF019E">
+    <w:p w14:paraId="66060C7D" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F5E0347" w14:textId="32305093" w:rsidR="0039442A" w:rsidRPr="006D52C3" w:rsidRDefault="0077239D" w:rsidP="00D64969">
+    <w:p w14:paraId="111A08A1" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D52C3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>2.2. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000856A8">
+        <w:t xml:space="preserve">2.2. Aizpilda </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tūrisma </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:t xml:space="preserve">aģents, tūrisma operators vai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:lang w:eastAsia="en-US"/>
-[...71 lines deleted...]
-      <w:r w:rsidRPr="006D52C3">
+        </w:rPr>
+        <w:t xml:space="preserve">saistītu tūrisma pakalpojumu sniedzējs – </w:t>
+      </w:r>
+      <w:r>
         <w:t>fiziska persona</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B097DB" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="006D52C3" w:rsidRDefault="0039442A" w:rsidP="0052321D">
+    <w:p w14:paraId="2EC9CD93" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4248"/>
-        <w:gridCol w:w="4813"/>
+        <w:gridCol w:w="4003"/>
+        <w:gridCol w:w="4293"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="49162B7C" w14:textId="77777777" w:rsidTr="00D64969">
+      <w:tr w:rsidR="000F4018" w14:paraId="62997F13" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="45BE76F6" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="00D64969" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE04604" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D64969">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4813" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="728F01D2" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="00D64969" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CEAB11D" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D64969">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F4018" w14:paraId="1D9E77AB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35ACD811" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4813" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7345C3F5" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="006D52C3" w:rsidRDefault="0039442A" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42E9C7B0" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="768B2A4F" w14:textId="77777777" w:rsidTr="00D64969">
+      <w:tr w:rsidR="000F4018" w14:paraId="44DB7801" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="58EF4855" w14:textId="77777777" w:rsidR="008E5A0A" w:rsidRPr="00D64969" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63618E98" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D64969">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Reģistrācijas kods nodokļu maksātāju reģistrā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4813" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="53E32231" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="00D64969" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30A85541" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D64969">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F4018" w14:paraId="486354A6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32978C97" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Deklarētās dzīvesvietas adrese </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4813" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="46B37325" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="00D64969" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AF9489B" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D64969">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F4018" w14:paraId="35745E6E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25B34557" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontaktinformācija:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4813" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="4BB27CF0" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="00D64969" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6977D6B2" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D64969">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F4018" w14:paraId="2E6EC047" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C576DCA" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">         tālruņa numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4813" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="05052DC6" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="00D64969" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="511BB154" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D64969">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F4018" w14:paraId="18E73E4A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69D338AF" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">         elektroniskā pasta adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4813" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="32B9AC58" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="006D52C3" w:rsidRDefault="0039442A" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67328A0F" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A1A8623" w14:textId="77777777" w:rsidR="0039442A" w:rsidRPr="006D52C3" w:rsidRDefault="0039442A" w:rsidP="00DF019E"/>
-    <w:p w14:paraId="18FE4133" w14:textId="77777777" w:rsidR="00AB59C9" w:rsidRPr="006D52C3" w:rsidRDefault="00676379" w:rsidP="00D64969">
+    <w:p w14:paraId="7A4D5261" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018"/>
+    <w:p w14:paraId="035E479B" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D52C3">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>3. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0077239D" w:rsidRPr="006D52C3">
+        <w:lastRenderedPageBreak/>
+        <w:t>3. Informācija par tūrisma pakalpojumu tirdzniecības</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...30 lines deleted...]
-    <w:p w14:paraId="6D17F959" w14:textId="77777777" w:rsidR="00AB59C9" w:rsidRPr="006D52C3" w:rsidRDefault="00AB59C9" w:rsidP="00DF019E">
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vietu un tīmekļvietnes adresi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EDBC3B" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4970" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="414142"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="414142"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="414142"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="414142"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="414142"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="414142"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="476"/>
-        <w:gridCol w:w="8531"/>
+        <w:gridCol w:w="7770"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="00D64969" w14:paraId="6A2AF861" w14:textId="77777777" w:rsidTr="00DB73EE">
+      <w:tr w:rsidR="000F4018" w14:paraId="7E9048DA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="250" w:type="pct"/>
-          </w:tcPr>
-          <w:p w14:paraId="4BC5B189" w14:textId="77777777" w:rsidR="004904C5" w:rsidRPr="00D64969" w:rsidRDefault="0077239D" w:rsidP="00512A0C">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="055B02BF" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D64969">
-[...4 lines deleted...]
-              <w:t>Nr. p.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nr. p. k.</w:t>
             </w:r>
-            <w:r w:rsidR="00977E5D" w:rsidRPr="00D64969">
-[...3 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4750" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F850EAA" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tūrisma pakalpojumu tirdzniecības vietas(-u) adrese, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D64969">
-[...3 lines deleted...]
-              <w:t>k.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>kontaktinformācija (tālruņa numurs, elektroniskā pasta adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F4018" w14:paraId="3557CADA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0047BCC6" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4750" w:type="pct"/>
-          </w:tcPr>
-[...60 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B21A8DB" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="00D64969" w14:paraId="1F002216" w14:textId="77777777" w:rsidTr="00DB73EE">
+      <w:tr w:rsidR="000F4018" w14:paraId="473AE711" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="250" w:type="pct"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="040DE7A3" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4750" w:type="pct"/>
-          </w:tcPr>
-          <w:p w14:paraId="23556B3F" w14:textId="77777777" w:rsidR="001A4B05" w:rsidRPr="00D64969" w:rsidRDefault="001A4B05" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="247C14E9" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="00D64969" w14:paraId="5DAD678D" w14:textId="77777777" w:rsidTr="00DB73EE">
+      <w:tr w:rsidR="000F4018" w14:paraId="68358B96" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="250" w:type="pct"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39BF4866" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4750" w:type="pct"/>
-          </w:tcPr>
-[...28 lines deleted...]
-          <w:p w14:paraId="6CD485BE" w14:textId="77777777" w:rsidR="001A4B05" w:rsidRPr="00D64969" w:rsidRDefault="001A4B05" w:rsidP="00DF019E">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="414142"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A4946FF" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30951995" w14:textId="77777777" w:rsidR="00AB59C9" w:rsidRPr="00D64969" w:rsidRDefault="00AB59C9" w:rsidP="00DF019E"/>
+    <w:p w14:paraId="6938E982" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4942" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3687"/>
-        <w:gridCol w:w="5279"/>
+        <w:gridCol w:w="3376"/>
+        <w:gridCol w:w="4834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF165B" w:rsidRPr="00D64969" w14:paraId="5C96CFB3" w14:textId="77777777" w:rsidTr="00D64969">
+      <w:tr w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w14:paraId="44AF8047" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="pct"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47630F45" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
+            <w:r w:rsidRPr="00DF1EB3">
+              <w:t xml:space="preserve">Tirdzniecības tīmekļvietne(-es)  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2944" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-[...34 lines deleted...]
-            <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F2A15E6" w14:textId="77777777" w:rsidR="001A4B05" w:rsidRPr="00D64969" w:rsidRDefault="001A4B05" w:rsidP="00DF019E">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="3E4DAB40" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w14:paraId="753BE943" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3687" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD90F51" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="712D6300" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w14:paraId="322CB3AA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3687" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1670AFB2" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018">
+            <w:r w:rsidRPr="00DF1EB3">
+              <w:t>vai sociālo mediju konts(-i)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C10F8FB" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w14:paraId="177FEA06" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3687" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77F54B9C" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="414142"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18628B1F" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3DAA2D37" w14:textId="77777777" w:rsidR="002906E2" w:rsidRDefault="002906E2" w:rsidP="002906E2">
+    <w:p w14:paraId="21419FC7" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="00DF1EB3" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="2475CBBB" w14:textId="679E4E45" w:rsidR="00D64969" w:rsidRDefault="00B62E92" w:rsidP="00D64969">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D9B6696" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="414142"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D64969">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>4. </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="041DF493" w14:textId="77777777" w:rsidR="00FB111A" w:rsidRPr="006D52C3" w:rsidRDefault="00FB111A" w:rsidP="00FB111A">
+        <w:t xml:space="preserve">4. Informācija par ceļojumu galamērķiem, kuros plānots sniegt kompleksos tūrisma pakalpojumus turpmākajos sešos mēnešos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBB8BC3" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7384EB30" w14:textId="39E0D5E6" w:rsidR="002906E2" w:rsidRPr="00FB111A" w:rsidRDefault="00FB111A" w:rsidP="00FB111A">
+    <w:p w14:paraId="1EEDC109" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00FB111A">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aizpilda tūrisma operators un saistītu tūrisma pakalpojumu sniedzējs </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="414142"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB111A">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="414142"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>atzīmēt ar X atbilstošo</w:t>
       </w:r>
-      <w:r w:rsidR="002906E2" w:rsidRPr="00FB111A">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A9E04" w14:textId="77777777" w:rsidR="00FB111A" w:rsidRPr="00FB111A" w:rsidRDefault="00FB111A" w:rsidP="00D64969">
+    <w:p w14:paraId="2213403A" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="8"/>
-          <w:szCs w:val="8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9067" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8359"/>
         <w:gridCol w:w="708"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002906E2" w:rsidRPr="00D64969" w14:paraId="4423D75A" w14:textId="77777777" w:rsidTr="00FB111A">
+      <w:tr w:rsidR="000F4018" w:rsidRPr="000F4018" w14:paraId="33054129" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4D3F89E5" w14:textId="6DF5D08F" w:rsidR="002906E2" w:rsidRPr="00D64969" w:rsidRDefault="002906E2" w:rsidP="00FE0BCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5793AF42" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="414142"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D64969">
+            <w:r w:rsidRPr="000F4018">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Tikai Latvijas Republikas teritorijā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="199A00F8" w14:textId="77777777" w:rsidR="002906E2" w:rsidRPr="00D64969" w:rsidRDefault="002906E2" w:rsidP="00FE0BCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57B76E09" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="414142"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002906E2" w:rsidRPr="00D64969" w14:paraId="15929EA0" w14:textId="77777777" w:rsidTr="00FB111A">
+      <w:tr w:rsidR="000F4018" w:rsidRPr="000F4018" w14:paraId="32297A63" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2E096672" w14:textId="77777777" w:rsidR="002906E2" w:rsidRPr="00D64969" w:rsidRDefault="002906E2" w:rsidP="00FE0BCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA19F54" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="414142"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D64969">
+            <w:r w:rsidRPr="000F4018">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Tikai Latvijas Republikas, Igaunijas Republikas un Lietuvas Republikas teritorijā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="39ABF995" w14:textId="77777777" w:rsidR="002906E2" w:rsidRPr="00D64969" w:rsidRDefault="002906E2" w:rsidP="00FE0BCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="326A46C3" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="414142"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002906E2" w:rsidRPr="00D64969" w14:paraId="0479FEB0" w14:textId="77777777" w:rsidTr="00FB111A">
+      <w:tr w:rsidR="000F4018" w:rsidRPr="000F4018" w14:paraId="5FE45E0A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="34DC1D44" w14:textId="77777777" w:rsidR="002906E2" w:rsidRPr="00D64969" w:rsidRDefault="002906E2" w:rsidP="00FE0BCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C48EFBE" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D64969">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4018">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Ārpus Latvijas Republikas, Igaunijas Republikas un Lietuvas Republikas teritorijas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7B5B9BEE" w14:textId="77777777" w:rsidR="002906E2" w:rsidRPr="00D64969" w:rsidRDefault="002906E2" w:rsidP="00FE0BCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15224CAE" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="414142"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002906E2" w:rsidRPr="00D64969" w14:paraId="303FBD4A" w14:textId="77777777" w:rsidTr="00FB111A">
+      <w:tr w:rsidR="000F4018" w:rsidRPr="000F4018" w14:paraId="6D513C77" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="572C57EA" w14:textId="067C96CC" w:rsidR="002906E2" w:rsidRPr="00D64969" w:rsidRDefault="002906E2" w:rsidP="00FE0BCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56F893A0" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Valstī, kas nav Eiropas Savienības vai Eiropas Ekonomik</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4018">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Valstī, kas nav Eiropas Savienības vai Eiropas Ekonomikas zonas valsts, Šveices Konfederācija vai Apvienotā Karaliste</w:t>
             </w:r>
-            <w:r w:rsidR="00271CD7">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5B358BC4" w14:textId="77777777" w:rsidR="002906E2" w:rsidRPr="00D64969" w:rsidRDefault="002906E2" w:rsidP="00FE0BCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="194453D8" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="414142"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002906E2" w:rsidRPr="00D64969" w14:paraId="2B235A03" w14:textId="77777777" w:rsidTr="00FB111A">
+      <w:tr w:rsidR="000F4018" w:rsidRPr="000F4018" w14:paraId="4FBC01BA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="184D869E" w14:textId="77777777" w:rsidR="002906E2" w:rsidRPr="00D64969" w:rsidRDefault="002906E2" w:rsidP="00FE0BCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60898782" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D64969">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4018">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Tūrisma operators vai saistītu tūrisma pakalpojumu sniedzējs organizē čartera lidojumus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="713220DB" w14:textId="77777777" w:rsidR="002906E2" w:rsidRPr="00D64969" w:rsidRDefault="002906E2" w:rsidP="00FE0BCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17205DD2" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="414142"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20AAFA3E" w14:textId="77777777" w:rsidR="001460E8" w:rsidRPr="00D64969" w:rsidRDefault="001460E8" w:rsidP="00DF019E">
+    <w:p w14:paraId="7A9B1E80" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10A7704E" w14:textId="1A32C7CF" w:rsidR="00FB111A" w:rsidRDefault="00B62E92" w:rsidP="00FB111A">
+    <w:p w14:paraId="2BEDFDDA" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D64969">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>5. </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="292805B3" w14:textId="77777777" w:rsidR="00FB111A" w:rsidRPr="00FB111A" w:rsidRDefault="00FB111A" w:rsidP="00FB111A">
+        <w:t>5. Informācija par komplekso tūrisma pakalpojumu sniegšanu turpmākajos sešos mēnešos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643056A8" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="8"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4245E915" w14:textId="2730576A" w:rsidR="00B60469" w:rsidRDefault="00FB111A" w:rsidP="00FB111A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D79494B" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>A</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="04965374" w14:textId="77777777" w:rsidR="00FB111A" w:rsidRPr="00FB111A" w:rsidRDefault="00FB111A" w:rsidP="00697C4F">
+        <w:t>Aizpilda tūrisma operators un saistītu tūrisma pakalpojumu sniedzējs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FD890E" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="414142"/>
-          <w:sz w:val="8"/>
-          <w:szCs w:val="8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9067" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5382"/>
         <w:gridCol w:w="3685"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B60469" w:rsidRPr="00D64969" w14:paraId="49A90BB5" w14:textId="77777777" w:rsidTr="00FB111A">
+      <w:tr w:rsidR="000F4018" w:rsidRPr="000F4018" w14:paraId="057CE488" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0F0BB063" w14:textId="77777777" w:rsidR="00B60469" w:rsidRPr="00D64969" w:rsidRDefault="00B60469" w:rsidP="00FE0BCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="397FAA83" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="414142"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D64969">
+            <w:r w:rsidRPr="000F4018">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Komplekso tūrisma pakalpojumu sniegšanas biežums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4E7A6CB4" w14:textId="77777777" w:rsidR="00B60469" w:rsidRPr="00D64969" w:rsidRDefault="00B60469" w:rsidP="00FE0BCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71BD47EB" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="414142"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B60469" w:rsidRPr="00D64969" w14:paraId="10FEE660" w14:textId="77777777" w:rsidTr="00FB111A">
+      <w:tr w:rsidR="000F4018" w:rsidRPr="000F4018" w14:paraId="50CD52F1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7533022E" w14:textId="77777777" w:rsidR="00B60469" w:rsidRPr="00D64969" w:rsidRDefault="00B60469" w:rsidP="00FE0BCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2357E716" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="414142"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D64969">
+            <w:r w:rsidRPr="000F4018">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Avansa maksājumu nosacījumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="40E7A056" w14:textId="77777777" w:rsidR="00B60469" w:rsidRPr="00D64969" w:rsidRDefault="00B60469" w:rsidP="00FE0BCE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E48FAE0" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="414142"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B2A5685" w14:textId="77777777" w:rsidR="00B60469" w:rsidRPr="00D64969" w:rsidRDefault="00B60469" w:rsidP="00DF019E">
+    <w:p w14:paraId="6FF3D338" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A4EEBCC" w14:textId="21458EA8" w:rsidR="00977E5D" w:rsidRDefault="00B62E92" w:rsidP="00FB111A">
+    <w:p w14:paraId="77FB0C38" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:ind w:left="255" w:hanging="255"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D64969">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00676379" w:rsidRPr="00D64969">
+        <w:t xml:space="preserve">6. Informācija par </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...47 lines deleted...]
-    <w:p w14:paraId="047E85CC" w14:textId="77777777" w:rsidR="00FB111A" w:rsidRPr="00FB111A" w:rsidRDefault="00FB111A" w:rsidP="00FE5BAC">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ūrisma aģentiem, ar kuriem tūrisma operatoram ir spēkā esošs sadarbības līgums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7510AA5D" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:ind w:left="255" w:hanging="255"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="8"/>
-[...6 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B64B2E4" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:firstLine="709"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00422DE0" w:rsidRPr="00FB111A">
-[...12 lines deleted...]
-    <w:p w14:paraId="6D51524F" w14:textId="77777777" w:rsidR="00311138" w:rsidRPr="006D52C3" w:rsidRDefault="00311138" w:rsidP="00DF019E">
+      <w:r>
+        <w:t>izpilda tūrisma operators, ja ir spēkā esošs(-i) sadarbības līgums(-i)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012F871C" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9259" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="454"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1388"/>
+        <w:gridCol w:w="528"/>
+        <w:gridCol w:w="2437"/>
+        <w:gridCol w:w="2167"/>
+        <w:gridCol w:w="2556"/>
+        <w:gridCol w:w="1571"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="5E5D72C9" w14:textId="77777777" w:rsidTr="00DB73EE">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="000F4018" w14:paraId="69B43C73" w14:textId="77777777" w:rsidTr="000F4018">
+        <w:trPr>
+          <w:trHeight w:val="1774"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="63CF86D3" w14:textId="77777777" w:rsidR="001460E8" w:rsidRPr="006D52C3" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="175EEC14" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D52C3">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
-            <w:r w:rsidR="00411533" w:rsidRPr="006D52C3">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>p. k.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2494" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="2B743CAC" w14:textId="77777777" w:rsidR="001460E8" w:rsidRPr="006D52C3" w:rsidRDefault="0077239D" w:rsidP="00DB73EE">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9389DE" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:bCs/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Nosaukums (firma) vai </w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nosaukums (firma) un preču zīme vai vārds, uzvārds (ja tūrisma aģents ir fiziska persona)</w:t>
             </w:r>
-            <w:r w:rsidR="004904C5" w:rsidRPr="006D52C3">
-[...39 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2167" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="25485B2B" w14:textId="77777777" w:rsidR="004904C5" w:rsidRPr="006D52C3" w:rsidRDefault="0077239D" w:rsidP="00DB73EE">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1CDD61" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:bCs/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
-              </w:rPr>
-              <w:t>Reģistrācijas numurs vai personas kods (ja tūrisma operators ir fiziska persona)</w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Reģistrācijas numurs vai personas kods (ja tūrisma aģents ir fiziska persona)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2629" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2556" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="63DE3B70" w14:textId="77777777" w:rsidR="001460E8" w:rsidRPr="006D52C3" w:rsidRDefault="0077239D" w:rsidP="00DB73EE">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5065BE9F" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:bCs/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
-              </w:rPr>
-              <w:t>Juridiskā adrese</w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Juridiskā adrese vai deklarētās dzīvesvietas adrese, vai reģistrācijas kods nodokļu maksātāju reģistrā (ja tūrisma aģents ir fiziska persona)</w:t>
             </w:r>
-            <w:r w:rsidR="004904C5" w:rsidRPr="006D52C3">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A4EBCF7" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> vai deklarētās dzīvesvietas adrese (ja tūrisma operators ir fiziska persona)</w:t>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="006D52C3">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Pilnvarojuma termiņš</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="31BD244A" w14:textId="77777777" w:rsidTr="00DB73EE">
-[...65 lines deleted...]
-                <w:sz w:val="20"/>
+      <w:tr w:rsidR="000F4018" w:rsidRPr="000F4018" w14:paraId="7978E9ED" w14:textId="77777777" w:rsidTr="000F4018">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="427FF71F" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="423836F4" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2167" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01A10E8E" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2556" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AB7FDE2" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F938598" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="04658D84" w14:textId="77777777" w:rsidTr="00DB73EE">
-[...65 lines deleted...]
-                <w:sz w:val="20"/>
+      <w:tr w:rsidR="000F4018" w:rsidRPr="000F4018" w14:paraId="5C1ED6A3" w14:textId="77777777" w:rsidTr="000F4018">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EB31928" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27D8CC8E" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2167" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="432C1FD4" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2556" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0ECDE35B" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B97DDA6" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF165B" w:rsidRPr="006D52C3" w14:paraId="6531E352" w14:textId="77777777" w:rsidTr="00DB73EE">
-[...65 lines deleted...]
-                <w:sz w:val="20"/>
+      <w:tr w:rsidR="000F4018" w:rsidRPr="000F4018" w14:paraId="657B8B1C" w14:textId="77777777" w:rsidTr="000F4018">
+        <w:trPr>
+          <w:trHeight w:val="239"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="528" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="261D00EF" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41B9A2DF" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2167" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09AA1AE2" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2556" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DD609B8" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1571" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="773FCBD4" w14:textId="77777777" w:rsidR="000F4018" w:rsidRPr="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45EAAA83" w14:textId="77777777" w:rsidR="00977E5D" w:rsidRPr="006D52C3" w:rsidRDefault="00977E5D" w:rsidP="00DF019E">
+    <w:p w14:paraId="4F949E31" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="569C48BE" w14:textId="4CA1B136" w:rsidR="009B6AE3" w:rsidRDefault="00697C4F" w:rsidP="00FB111A">
+    <w:p w14:paraId="4332D83C" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-    <w:p w14:paraId="721833AA" w14:textId="77777777" w:rsidR="00FB111A" w:rsidRPr="00FB111A" w:rsidRDefault="00FB111A" w:rsidP="00FB111A">
+    </w:p>
+    <w:p w14:paraId="2353BE0C" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="8"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="449F831B" w14:textId="7B1A6206" w:rsidR="006D24F7" w:rsidRPr="006D52C3" w:rsidRDefault="00FB111A" w:rsidP="00FB111A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1385A2A8" w14:textId="109E4899" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Informācija par pasažieru pārvadājumu piedāvāšanu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BDCD3E" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74777E90" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB111A">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...50 lines deleted...]
-      <w:r w:rsidR="00DB0327" w:rsidRPr="00FB111A">
+        <w:t xml:space="preserve">Aizpilda saistītu tūrisma pakalpojumu un tūrisma pakalpojumu sniedzējs, kas nav reģistrēts Eiropas Savienības teritorijā, bet pārdod vai piedāvā pārdošanai kompleksus vai </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">saistītus tūrisma </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00FB111A">
+        <w:t>saistītus tūrisma pakalpojumus Latvijas Republikā vai kas jebkādā veidā šādu darbību vērš uz Latvijas Republiku</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006D52C3">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>atzīmēt ar X atbilstošo</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D52C3">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367573BB" w14:textId="77777777" w:rsidR="00A03CFE" w:rsidRPr="006D52C3" w:rsidRDefault="00A03CFE" w:rsidP="00DF019E">
+    <w:p w14:paraId="273F5F9D" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="420"/>
-        <w:gridCol w:w="8538"/>
+        <w:gridCol w:w="399"/>
+        <w:gridCol w:w="7794"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="2C3312B7" w14:textId="77777777" w:rsidTr="00DB73EE">
+      <w:tr w:rsidR="000F4018" w14:paraId="3278D7DC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="52E5AD5E" w14:textId="77777777" w:rsidR="00C04E09" w:rsidRPr="006D52C3" w:rsidRDefault="00C04E09" w:rsidP="00DF019E">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4543C2E8" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5038C038" w14:textId="77777777" w:rsidR="00C04E09" w:rsidRPr="00FB111A" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="539912F3" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB111A">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Piedāvāju pasažieru pārvadājumus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="462BC213" w14:textId="77777777" w:rsidTr="00DB73EE">
+      <w:tr w:rsidR="000F4018" w14:paraId="2B0B6C8C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3E61BF50" w14:textId="77777777" w:rsidR="00C04E09" w:rsidRPr="006D52C3" w:rsidRDefault="00C04E09" w:rsidP="00DF019E">
+          </w:tcPr>
+          <w:p w14:paraId="60FDD5C2" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="46F528D1" w14:textId="77777777" w:rsidR="00C04E09" w:rsidRPr="00FB111A" w:rsidRDefault="00C04E09" w:rsidP="00DF019E">
+          </w:tcPr>
+          <w:p w14:paraId="04FE4E38" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF165B" w:rsidRPr="006D52C3" w14:paraId="29F4B529" w14:textId="77777777" w:rsidTr="00DB73EE">
+      <w:tr w:rsidR="000F4018" w14:paraId="3F371D41" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="17C13F2D" w14:textId="77777777" w:rsidR="00C04E09" w:rsidRPr="006D52C3" w:rsidRDefault="00C04E09" w:rsidP="00DF019E">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70500528" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6BA166E1" w14:textId="77777777" w:rsidR="00C04E09" w:rsidRPr="00FB111A" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48E2C89D" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB111A">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nepiedāvāju pasažieru pārvadājumus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BD69D45" w14:textId="77777777" w:rsidR="00C24B00" w:rsidRPr="006D52C3" w:rsidRDefault="00C24B00" w:rsidP="00FB111A">
+    <w:p w14:paraId="406A27DF" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36CA0194" w14:textId="4D2A5E29" w:rsidR="00A022F0" w:rsidRPr="004B1565" w:rsidRDefault="00697C4F" w:rsidP="00FB111A">
+    <w:p w14:paraId="43886702" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00676379" w:rsidRPr="004B1565">
+        <w:t>8. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="0077239D" w:rsidRPr="004B1565">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Apliecinu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, ka</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Apliecinu</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B2F7A" w:rsidRPr="004B1565">
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>tūrisma pakalpojuma sniedzējs</w:t>
       </w:r>
-      <w:r w:rsidR="005B2F7A" w:rsidRPr="004B1565">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B2F7A" w:rsidRPr="004B1565">
-[...47 lines deleted...]
-      <w:r w:rsidR="003F0292" w:rsidRPr="004B1565">
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>atbilst Ministru kabineta 2018. gada 26. jūnija noteikumu Nr. 380 "Noteikumi par kompleksa un saistīta tūrisma pakalpojuma sagatavošanas un sniegšanas kārtību</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F0292" w:rsidRPr="004B1565">
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>un kompleksu un saistītu tūrisma pakalpojumu sniedzēju un ceļotāju</w:t>
       </w:r>
-      <w:r w:rsidR="003F0292" w:rsidRPr="004B1565">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B2F7A" w:rsidRPr="004B1565">
-[...18 lines deleted...]
-    <w:p w14:paraId="7EAB6294" w14:textId="77777777" w:rsidR="00A022F0" w:rsidRPr="006D52C3" w:rsidRDefault="00A022F0" w:rsidP="00FB111A">
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiesībām un pienākumiem" 2. punktam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E49F20" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FF1C37A" w14:textId="6617EDB4" w:rsidR="001A4B05" w:rsidRPr="006D52C3" w:rsidRDefault="00697C4F" w:rsidP="00FB111A">
+    <w:p w14:paraId="77B981F0" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00676379" w:rsidRPr="006D52C3">
+        <w:t>9. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Apstiprinu</w:t>
       </w:r>
-      <w:r w:rsidR="0077239D" w:rsidRPr="00FB111A">
+      <w:r>
         <w:t>, ka</w:t>
       </w:r>
-      <w:r w:rsidR="0077239D" w:rsidRPr="006D52C3">
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegumā norādītā informācija ir pilnīga un patiesa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E4CE9A" w14:textId="77777777" w:rsidR="00C24B00" w:rsidRPr="006D52C3" w:rsidRDefault="00C24B00" w:rsidP="00FB111A">
+    <w:p w14:paraId="22BAC2EF" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CD6B507" w14:textId="6525F0EC" w:rsidR="00C24B00" w:rsidRPr="006D52C3" w:rsidRDefault="00697C4F" w:rsidP="00FB111A">
+    <w:p w14:paraId="71D51048" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>10</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="0077239D" w:rsidRPr="006D52C3">
+        <w:t xml:space="preserve">10. Pielikumā </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0077239D" w:rsidRPr="006D52C3">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>atzīmēt ar X</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>atzīmēt ar X, ja attiecināms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, ja attiecināms</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="23EB812C" w14:textId="77777777" w:rsidR="00266CCE" w:rsidRPr="006D52C3" w:rsidRDefault="00266CCE" w:rsidP="00FC6FF8">
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DE829C" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="419"/>
-        <w:gridCol w:w="8539"/>
+        <w:gridCol w:w="396"/>
+        <w:gridCol w:w="7797"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="204A491B" w14:textId="77777777" w:rsidTr="00E5741C">
+      <w:tr w:rsidR="000F4018" w14:paraId="7CFFA2E6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1CC72E3B" w14:textId="77777777" w:rsidR="009A532A" w:rsidRPr="006D52C3" w:rsidRDefault="009A532A" w:rsidP="00DF019E">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1445563E" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="20455E95" w14:textId="77777777" w:rsidR="009A532A" w:rsidRPr="00FB111A" w:rsidRDefault="00BD06C0" w:rsidP="00DF019E">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="430A4B82" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB111A">
-[...3 lines deleted...]
-              <w:t>i</w:t>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>izziņa par kriminālo sodāmību</w:t>
             </w:r>
-            <w:r w:rsidR="0077239D" w:rsidRPr="00FB111A">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="0069320C" w14:textId="77777777" w:rsidTr="00E5741C">
+      <w:tr w:rsidR="000F4018" w14:paraId="55E17027" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5CE35584" w14:textId="77777777" w:rsidR="009A532A" w:rsidRPr="006D52C3" w:rsidRDefault="009A532A" w:rsidP="00DF019E">
+          </w:tcPr>
+          <w:p w14:paraId="7619483D" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="18549873" w14:textId="77777777" w:rsidR="009A532A" w:rsidRPr="006D52C3" w:rsidRDefault="009A532A" w:rsidP="00DF019E">
+          </w:tcPr>
+          <w:p w14:paraId="42F54193" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="4065F374" w14:textId="77777777" w:rsidTr="00E5741C">
+      <w:tr w:rsidR="000F4018" w14:paraId="37443CB1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="5EB1A7A9" w14:textId="77777777" w:rsidR="00266CCE" w:rsidRPr="006D52C3" w:rsidRDefault="00266CCE" w:rsidP="00DF019E">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44987A82" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6079EC2A" w14:textId="77777777" w:rsidR="00266CCE" w:rsidRPr="00FB111A" w:rsidRDefault="00BD06C0" w:rsidP="00DF019E">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28A0AE1C" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB111A">
-[...3 lines deleted...]
-              <w:t>a</w:t>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>apdrošināšanas polise vai kredītiestādes garantija vai tās kopija</w:t>
             </w:r>
-            <w:r w:rsidR="0077239D" w:rsidRPr="00FB111A">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="0BA9EAC5" w14:textId="77777777" w:rsidTr="00E5741C">
+      <w:tr w:rsidR="000F4018" w14:paraId="60639F43" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="22398E12" w14:textId="77777777" w:rsidR="00266CCE" w:rsidRPr="006D52C3" w:rsidRDefault="00266CCE" w:rsidP="00DF019E">
+          </w:tcPr>
+          <w:p w14:paraId="4FD927F1" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="150C15B8" w14:textId="77777777" w:rsidR="00266CCE" w:rsidRPr="006D52C3" w:rsidRDefault="00266CCE" w:rsidP="00DF019E">
+          </w:tcPr>
+          <w:p w14:paraId="58DE39FE" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="65833987" w14:textId="77777777" w:rsidTr="00E5741C">
+      <w:tr w:rsidR="000F4018" w14:paraId="13ED9F93" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="318"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="10A04084" w14:textId="77777777" w:rsidR="00266CCE" w:rsidRPr="006D52C3" w:rsidRDefault="00266CCE" w:rsidP="00DF019E">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68E1ACF2" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...146 lines deleted...]
-          <w:p w14:paraId="43171C16" w14:textId="4E55AEA3" w:rsidR="00266CCE" w:rsidRPr="00FB111A" w:rsidRDefault="002F6D48" w:rsidP="007944E0">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34B4B76D" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8544"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> veidlapa</w:t>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>standartinformācijas veidlapa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74877F00" w14:textId="77777777" w:rsidR="004A3A56" w:rsidRPr="00E77368" w:rsidRDefault="004A3A56" w:rsidP="004A3A56">
+    <w:p w14:paraId="1E0F8F1D" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="8"/>
-          <w:szCs w:val="8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="420"/>
-        <w:gridCol w:w="8538"/>
+        <w:gridCol w:w="399"/>
+        <w:gridCol w:w="7794"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E3347" w:rsidRPr="006D52C3" w14:paraId="20D06A6C" w14:textId="77777777" w:rsidTr="00FE0BCE">
+      <w:tr w:rsidR="000F4018" w14:paraId="49D587A1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="129DBBBC" w14:textId="77777777" w:rsidR="009E3347" w:rsidRPr="006D52C3" w:rsidRDefault="009E3347" w:rsidP="00FE0BCE">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55F214AA" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4837D418" w14:textId="0A874223" w:rsidR="009E3347" w:rsidRPr="00FB111A" w:rsidRDefault="00610229" w:rsidP="00FE0BCE">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="430FA263" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8544"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB111A">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>pirmslīguma informācijas paraugs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A2DEF87" w14:textId="77777777" w:rsidR="009E3347" w:rsidRPr="00E77368" w:rsidRDefault="009E3347" w:rsidP="004A3A56">
+    <w:p w14:paraId="1FC11943" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="8"/>
-          <w:szCs w:val="8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="420"/>
-        <w:gridCol w:w="8538"/>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="7793"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E3347" w:rsidRPr="006D52C3" w14:paraId="6222AB62" w14:textId="77777777" w:rsidTr="00FE0BCE">
+      <w:tr w:rsidR="000F4018" w14:paraId="02A34C2E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5B3EED48" w14:textId="77777777" w:rsidR="009E3347" w:rsidRPr="006D52C3" w:rsidRDefault="009E3347" w:rsidP="00FE0BCE">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DF2D6C9" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1821C22B" w14:textId="778D2A44" w:rsidR="009E3347" w:rsidRPr="00FB111A" w:rsidRDefault="00291848" w:rsidP="00FE0BCE">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7826C6BE" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8544"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB111A">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">līguma paraugs ar ceļotājiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23B5088F" w14:textId="77777777" w:rsidR="009E3347" w:rsidRPr="00E77368" w:rsidRDefault="009E3347" w:rsidP="004A3A56">
+    <w:p w14:paraId="4DAE3C94" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="8"/>
-          <w:szCs w:val="8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8491" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="413"/>
-        <w:gridCol w:w="8545"/>
+        <w:gridCol w:w="379"/>
+        <w:gridCol w:w="8112"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E3347" w:rsidRPr="006D52C3" w14:paraId="415C398F" w14:textId="77777777" w:rsidTr="00FE0BCE">
-[...8 lines deleted...]
-          <w:p w14:paraId="2B094888" w14:textId="77777777" w:rsidR="009E3347" w:rsidRPr="006D52C3" w:rsidRDefault="009E3347" w:rsidP="00FE0BCE">
+      <w:tr w:rsidR="000F4018" w14:paraId="2BBF4F8C" w14:textId="77777777" w:rsidTr="00DF1EB3">
+        <w:trPr>
+          <w:trHeight w:val="138"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3056D8A1" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8753" w:type="dxa"/>
+            <w:tcW w:w="8112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1E30633F" w14:textId="2C8B911A" w:rsidR="009E3347" w:rsidRPr="00FB111A" w:rsidRDefault="009E3347" w:rsidP="00FE0BCE">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC16152" w14:textId="617732D7" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8544"/>
               </w:tabs>
-              <w:jc w:val="both"/>
-[...14 lines deleted...]
-              <w:t>_____________________________________________</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>citi dokumenti (norādīt, kādi) _______________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D915225" w14:textId="77777777" w:rsidR="009E3347" w:rsidRPr="00E77368" w:rsidRDefault="009E3347" w:rsidP="004A3A56">
+    <w:p w14:paraId="655B6FA5" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="8"/>
-          <w:szCs w:val="8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8267" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="413"/>
-        <w:gridCol w:w="8545"/>
+        <w:gridCol w:w="369"/>
+        <w:gridCol w:w="7898"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E3347" w:rsidRPr="006D52C3" w14:paraId="32EDC945" w14:textId="77777777" w:rsidTr="00FE0BCE">
-[...8 lines deleted...]
-          <w:p w14:paraId="2D23AE22" w14:textId="77777777" w:rsidR="009E3347" w:rsidRPr="006D52C3" w:rsidRDefault="009E3347" w:rsidP="00FE0BCE">
+      <w:tr w:rsidR="000F4018" w14:paraId="6CD32901" w14:textId="77777777" w:rsidTr="00DF1EB3">
+        <w:trPr>
+          <w:trHeight w:val="162"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FD6F936" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8753" w:type="dxa"/>
+            <w:tcW w:w="7898" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4CDC1A67" w14:textId="39D73FA9" w:rsidR="009E3347" w:rsidRPr="00FB111A" w:rsidRDefault="009E3347" w:rsidP="00FE0BCE">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75237883" w14:textId="67838E4B" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8544"/>
               </w:tabs>
-              <w:jc w:val="both"/>
-[...14 lines deleted...]
-              <w:t>_____________________________________________</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>citi dokumenti (norādīt, kādi) _______________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B9563D4" w14:textId="77777777" w:rsidR="009E3347" w:rsidRDefault="009E3347" w:rsidP="004A3A56">
+    <w:p w14:paraId="7BD90F75" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="513304B2" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9214" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="4394"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="2585"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="400B66B0" w14:textId="77777777" w:rsidTr="00E77368">
+      <w:tr w:rsidR="000F4018" w14:paraId="2D0C905C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006D52C3">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4810FC" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Atbildīgā persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7263" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="414142"/>
-            </w:tcBorders>
-[...2 lines deleted...]
-          <w:p w14:paraId="21727BFD" w14:textId="77777777" w:rsidR="004A3A56" w:rsidRPr="006D52C3" w:rsidRDefault="004A3A56" w:rsidP="00F4554A">
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40C051BD" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="094E08B5" w14:textId="77777777" w:rsidTr="00E77368">
+      <w:tr w:rsidR="000F4018" w14:paraId="017A025E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="106F363F" w14:textId="77777777" w:rsidR="004A3A56" w:rsidRPr="006D52C3" w:rsidRDefault="004A3A56" w:rsidP="00F4554A">
+          </w:tcPr>
+          <w:p w14:paraId="560AE4F3" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7263" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="414142"/>
-            </w:tcBorders>
-[...2 lines deleted...]
-          <w:p w14:paraId="1580CD3B" w14:textId="77777777" w:rsidR="004A3A56" w:rsidRPr="006D52C3" w:rsidRDefault="004A3A56" w:rsidP="00F4554A">
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFE1BB6" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D52C3">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(amats)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D52C3" w:rsidRPr="006D52C3" w14:paraId="306369CD" w14:textId="77777777" w:rsidTr="00E77368">
+      <w:tr w:rsidR="000F4018" w14:paraId="1B0CC29A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="11B0CB0B" w14:textId="77777777" w:rsidR="004A3A56" w:rsidRPr="006D52C3" w:rsidRDefault="004A3A56" w:rsidP="00F4554A">
+          </w:tcPr>
+          <w:p w14:paraId="40B97D55" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="414142"/>
-            </w:tcBorders>
-[...2 lines deleted...]
-          <w:p w14:paraId="466A1CD1" w14:textId="77777777" w:rsidR="004A3A56" w:rsidRPr="006D52C3" w:rsidRDefault="004A3A56" w:rsidP="00F4554A">
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2709EDAA" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6FE06420" w14:textId="77777777" w:rsidR="004A3A56" w:rsidRPr="006D52C3" w:rsidRDefault="004A3A56" w:rsidP="00F4554A">
+          </w:tcPr>
+          <w:p w14:paraId="42EF5226" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="414142"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w14:paraId="0E6E168A" w14:textId="77777777" w:rsidR="004A3A56" w:rsidRPr="006D52C3" w:rsidRDefault="004A3A56" w:rsidP="00F4554A">
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="722F48E7" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A3A56" w:rsidRPr="006D52C3" w14:paraId="2033FD98" w14:textId="77777777" w:rsidTr="00E77368">
+      <w:tr w:rsidR="000F4018" w14:paraId="06F9DB1B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="70DEA3C1" w14:textId="38F26E07" w:rsidR="004A3A56" w:rsidRPr="006D52C3" w:rsidRDefault="004A3A56" w:rsidP="004A3A56">
+          </w:tcPr>
+          <w:p w14:paraId="53924B03" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:firstLine="851"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="414142"/>
-            </w:tcBorders>
-[...2 lines deleted...]
-          <w:p w14:paraId="283D0B7D" w14:textId="77777777" w:rsidR="004A3A56" w:rsidRPr="006D52C3" w:rsidRDefault="004A3A56" w:rsidP="00F4554A">
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E548D5B" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D52C3">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(vārds, uzvārds)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="48EE954C" w14:textId="77777777" w:rsidR="004A3A56" w:rsidRPr="006D52C3" w:rsidRDefault="004A3A56" w:rsidP="00F4554A">
+          </w:tcPr>
+          <w:p w14:paraId="7CBF98AC" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="414142"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w14:paraId="03E26B1E" w14:textId="43B91DE6" w:rsidR="004A3A56" w:rsidRPr="006D52C3" w:rsidRDefault="004A3A56" w:rsidP="00F4554A">
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D50FCAA" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D52C3">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(paraksts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="059483B1" w14:textId="1D955C53" w:rsidR="00A85FCD" w:rsidRDefault="00A85FCD" w:rsidP="004A3A56">
+    <w:p w14:paraId="3A574A04" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0603ABBB" w14:textId="77777777" w:rsidR="00E77368" w:rsidRPr="006D52C3" w:rsidRDefault="00E77368" w:rsidP="004A3A56">
+    <w:p w14:paraId="41BF3F90" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D8CDE1D" w14:textId="03E0FC49" w:rsidR="001A4B05" w:rsidRPr="006D52C3" w:rsidRDefault="0077239D" w:rsidP="00DF019E">
+    <w:p w14:paraId="7958C2E4" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6537EF77" w14:textId="5D398F99" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Piezīme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEAA344" w14:textId="0446DAA5" w:rsidR="000F4018" w:rsidRDefault="000F4018" w:rsidP="000F4018">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D52C3">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Piezīme.</w:t>
-[...85 lines deleted...]
-      <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+        <w:t> Norāda, ja filiāles nosaukums (firma) atšķiras no komersanta nosaukuma (firmas).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F97531" w14:textId="77777777" w:rsidR="000F4018" w:rsidRDefault="000F4018"/>
+    <w:sectPr w:rsidR="000F4018" w:rsidSect="000F4018">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="568" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...1 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1784 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D55846"/>
-[...814 lines deleted...]
-    <w:rsid w:val="00FF7111"/>
+    <w:rsidRoot w:val="000F4018"/>
+    <w:rsid w:val="00060554"/>
+    <w:rsid w:val="000F4018"/>
+    <w:rsid w:val="00344ACB"/>
+    <w:rsid w:val="003D00D9"/>
+    <w:rsid w:val="00DF1EB3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="58F223FE"/>
-  <w15:docId w15:val="{F5DE8084-94FB-4CDD-88D9-E0C0E09B86B1}"/>
+  <w14:docId w14:val="2642D312"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{689A3756-C1C2-4AF1-B5C7-D9FB8002B4E3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7778,1086 +4691,1005 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001A0339"/>
+    <w:rsid w:val="000F4018"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4018"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4018"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4018"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4018"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4018"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4018"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4018"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4018"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4018"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
-[...34 lines deleted...]
-    <w:name w:val="page number"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="0033490C"/>
-[...5 lines deleted...]
-    <w:rsid w:val="009E4213"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000F4018"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:rsid w:val="009E4213"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F4018"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisc">
-[...18 lines deleted...]
-    <w:rsid w:val="002D3DC9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F4018"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F4018"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F4018"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F4018"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F4018"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F4018"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F4018"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
-    <w:rsid w:val="00DB09AB"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4018"/>
     <w:pPr>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:rsid w:val="00DB09AB"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000F4018"/>
     <w:rPr>
-      <w:sz w:val="28"/>
-[...1 lines deleted...]
-      <w:lang w:val="lv-LV"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...2 lines deleted...]
-    <w:rsid w:val="00FF7111"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4018"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...4 lines deleted...]
-    <w:rsid w:val="00FF7111"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000F4018"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4018"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-    <w:rsid w:val="00FF7111"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000F4018"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...4 lines deleted...]
-    <w:rsid w:val="00FF7111"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4018"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4018"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4018"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000F4018"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F4018"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...9 lines deleted...]
-    <w:name w:val="apple-converted-space"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="data-node--83320b2c-812e-4fcd-9b3d-eb07faa1aec8">
+    <w:name w:val="data-node--83320b2c-812e-4fcd-9b3d-eb07faa1aec8"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00107215"/>
-[...9 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="000F4018"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="001460E8"/>
+    <w:rsid w:val="000F4018"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Signature">
-[...101 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...28 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tēma">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Iestāde">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Iestāde">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Iestāde">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...336 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>2803</Words>
-  <Characters>1599</Characters>
+  <Words>523</Words>
+  <Characters>3849</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>256</Lines>
+  <Paragraphs>82</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...21 lines deleted...]
-  <Company>Ekonomikas ministrija</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4394</CharactersWithSpaces>
+  <CharactersWithSpaces>4290</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Noteikumi par kompleksa un saistīta tūrisma pakalpojuma sagatavošanas un sniegšanas kārtību un kompleksu un saistītu tūrisma pakalpojuma sniedzēju un ceļotāju tiesībām un pienākumiem</dc:title>
-[...3 lines deleted...]
-67013162, Krista.Braca@em.gov.lv</dc:description>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Jekaterina Lonska</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>